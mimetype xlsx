--- v0 (2026-05-18)
+++ v1 (2026-07-18)
@@ -1,4551 +1,550 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
-[...22 lines deleted...]
-  <Override PartName="/xl/externalLinks/externalLink24.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="23426"/>
-  <workbookPr defaultThemeVersion="166925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\dace\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://sprk-my.sharepoint.com/personal/dace_sprk_gov_lv/Documents/Desktop/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E1CC9B98-4DFC-4AF6-B772-DE1E183D57D5}" xr6:coauthVersionLast="45" xr6:coauthVersionMax="45" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="5" documentId="8_{7E19AC71-3A50-4392-880C-C14508CD2E5D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{28C5CF69-B271-400E-B7B2-0B5B3806A339}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10420" xr2:uid="{1C6B1C7C-32B6-4BD4-B287-26F43FD35410}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{C6F4A27B-52E4-4B3F-B21D-145A6E8EAE73}"/>
   </bookViews>
   <sheets>
-    <sheet name="Tarifi 2011-2021" sheetId="1" r:id="rId1"/>
+    <sheet name="ATKRITUMI_julijs" sheetId="2" r:id="rId1"/>
   </sheets>
-  <externalReferences>
-[...678 lines deleted...]
-  </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...311 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="194" uniqueCount="130">
-[...1 lines deleted...]
-    <t>Regulatorā apstiprinātie sadzīves atkritumu apglabāšanas pakalpojuma tarifi</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="62" uniqueCount="57">
+  <si>
+    <t>Nr.p.k.</t>
+  </si>
+  <si>
+    <t>Komersanta nosaukums</t>
+  </si>
+  <si>
+    <t>Sabiedriskā pakalpojuma sniedzēja apsaimniekotais sadzīves atkritumu poligons</t>
   </si>
   <si>
     <t>Atkritumu apsaimniekošanas reģions (AAR)</t>
   </si>
   <si>
-    <t>Komersants, kas apsaimnieko poligonu</t>
-[...281 lines deleted...]
-    <t xml:space="preserve">Dienvidlatgale </t>
+    <t>AAR pašvaldību administratīvās teritorijas, kuras radītie nešķirotie sadzīves atkritumi (NSA) jānogādā apglabāšanai attiecīgajā poligonā</t>
+  </si>
+  <si>
+    <t>Nešķirotu sadzīves atkritumu apstrādes tarifs</t>
+  </si>
+  <si>
+    <t>Sadzīves atkritumu apglabāšanas tarifs</t>
+  </si>
+  <si>
+    <t>1.</t>
+  </si>
+  <si>
+    <t>Sadzīves atkritumu poligons: Cinīši</t>
+  </si>
+  <si>
+    <t>Latgales</t>
+  </si>
+  <si>
+    <t>Daugavpils valstspilsēta, Augšdaugavas, Krāslavas, Līvānu un Preiļu novads</t>
+  </si>
+  <si>
+    <t>143,72**</t>
+  </si>
+  <si>
+    <t>2.</t>
+  </si>
+  <si>
+    <t>Sadzīves atkritumu poligons: Križevņiki</t>
+  </si>
+  <si>
+    <t>Rēzeknes valstspilsēta, Rēzeknes un Ludzas novads</t>
+  </si>
+  <si>
+    <t>3.</t>
+  </si>
+  <si>
+    <t>Aizkraukles, Jēkabpils un Madonas novads</t>
+  </si>
+  <si>
+    <t>4.</t>
+  </si>
+  <si>
+    <t>Sadzīves atkritumu poligons: Kaudzītes</t>
+  </si>
+  <si>
+    <t>Vidzemes</t>
+  </si>
+  <si>
+    <t>Alūksnes, Gulbenes un Balvu novads</t>
+  </si>
+  <si>
+    <t>5.</t>
+  </si>
+  <si>
+    <t>Sadzīves atkritumu poligons: Daibe</t>
+  </si>
+  <si>
+    <t>Valmieras, Cēsu, Limbažu, Saulkrastu, Smiltenes un Valkas novads</t>
+  </si>
+  <si>
+    <t>151,44**</t>
+  </si>
+  <si>
+    <t>6.</t>
+  </si>
+  <si>
+    <t>Sadzīves atkritumu poligons: Brakšķi</t>
+  </si>
+  <si>
+    <t>Viduslatvijas</t>
+  </si>
+  <si>
+    <t>Jelgavas valstspilsēta, Jelgavas un Dobeles novads</t>
+  </si>
+  <si>
+    <t>7.</t>
+  </si>
+  <si>
+    <t>Sadzīves atkritumu poligons: Getliņi</t>
+  </si>
+  <si>
+    <t>Rīgas valstspilsēta, Ādažu, Bauskas, Ķekavas, Mārupes, Ogres, Olaines, Ropažu, Salaspils un Siguldas novads</t>
+  </si>
+  <si>
+    <t>8.</t>
+  </si>
+  <si>
+    <t>Ziemeļkurzemes</t>
+  </si>
+  <si>
+    <t>Jūrmalas valstspilsēta,   Talsu un Tukuma novads</t>
+  </si>
+  <si>
+    <t>9.</t>
+  </si>
+  <si>
+    <t>Sadzīves atkritumu poligons: Pentuļi</t>
+  </si>
+  <si>
+    <t>Ventspils valstspilsēta, Ventspils novads un Kuldīgas novada Kuldīgas pilsēta, Alsungas, Ēdoles, Gudenieku, Īvandes, Kurmāles, Padures, Pelču, Rumbas, Snēpeles, Turlavas, Rendas, Kabiles, Vārmes un Laidu pagasts</t>
+  </si>
+  <si>
+    <t>10.</t>
+  </si>
+  <si>
+    <t>Sadzīves atkritumu poligons: Ķīvītes</t>
+  </si>
+  <si>
+    <t>Dienvidkurzemes</t>
+  </si>
+  <si>
+    <t>Liepājas valstspilsēta, Dienvidkurzemes un Saldus novads, kā arī Kuldīgas novada Nīkrāces, Raņķu un Rudbāržu pagasts, Skrundas pilsēta un Skrundas pagasts</t>
+  </si>
+  <si>
+    <t>*aprēķināts atbilstoši Regulatora 2024. gada 27. jūnija lēmuma Nr. 1/4 “Nešķirotu sadzīves atkritumu apstrādes tarifa un sadzīves atkritumu apglabāšanas tarifa aprēķināšanas metodika” prasībām</t>
+  </si>
+  <si>
+    <t>**pagaidām piemēro sadzīves atkritumu apglabāšanas pakalpojuma tarifu (aprēķins saskaņā ar Regulatora 2011.gada 9.marta lēmuma Nr.1/1 prasībām) līdz brīdim, kamēr Regulatorā tiks apstiprināts nešķirotu sadzīves atkritumu apstrādes tarifs</t>
   </si>
   <si>
     <t>SIA "Atkritumu apsaimniekošanas Dienvidlatgales starppašvaldību organizācija"</t>
   </si>
   <si>
-    <t>Cinīši</t>
-[...230 lines deleted...]
-  <si>
     <t>SIA "ALAAS"</t>
   </si>
   <si>
-    <t xml:space="preserve">Križevņiki </t>
-[...280 lines deleted...]
-  <si>
     <t>SIA "Vidusdaugavas SPAAO"</t>
   </si>
   <si>
-    <t>Dziļā vāda</t>
-[...142 lines deleted...]
-    </r>
+    <t>Sadzīves atkritumu poligons Dziļā vāda, tostarp pārējie  infrastruktūras objekti, kas atiecas uz regulējamā pakalpojuma sniegšanu: atkritumu pārkraušanas šķirošanas stacijas Aizkrauklē un Madonā, atkritumu šķirošanas stacija Jēkabpilī</t>
+  </si>
+  <si>
+    <t>SIA  "ZAAO" aprites ekonomikas centrs (AEC) "Kaudzītes"</t>
+  </si>
+  <si>
+    <t>SIA "ZAAO" aprites ekonomikas centrs (AEC) "Daibe"</t>
+  </si>
+  <si>
+    <t>SIA "Jelgavas komunālie pakalpojumi" </t>
+  </si>
+  <si>
+    <t>SIA "Getliņi EKO" </t>
+  </si>
+  <si>
+    <t>SIA "Atkritumu apsaimniekošanas sabiedrība "PIEJŪRA""</t>
+  </si>
+  <si>
+    <t>Sadzīves atkritumu poligons Janvāri, tostarp pārējie  infrastruktūras objekti, kas atiecas uz regulējamā pakalpojuma sniegšanu: atkritumu pārkraušanas stacija Rojā, atkritumu pārkraušanas un šķirošanas stacijas Jūrmalā un Tukumā</t>
+  </si>
+  <si>
+    <t>PSIA "Ventspils labiekārtošanas kombināts"</t>
+  </si>
+  <si>
+    <t>SIA "Liepājas RAS" </t>
+  </si>
+  <si>
+    <t>2026.gada 1.jūlijā spēkā esošie tarifi ar DRN*, EUR/t</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="3">
-[...2 lines deleted...]
-    <numFmt numFmtId="166" formatCode="#,##0.00_ ;\-#,##0.00\ "/>
+  <numFmts count="1">
+    <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
-  <fonts count="27" x14ac:knownFonts="1">
+  <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <charset val="186"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
-      <charset val="186"/>
-[...30 lines deleted...]
-      <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
-      <color rgb="FF0070C0"/>
-[...1 lines deleted...]
-      <family val="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
-      <name val="Times New Roman"/>
-[...1 lines deleted...]
-      <charset val="186"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
-      <name val="Times New Roman"/>
-[...85 lines deleted...]
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
-      <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <vertAlign val="superscript"/>
-[...32 lines deleted...]
-      <name val="Tahoma"/>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
-      <charset val="186"/>
-[...7 lines deleted...]
-      <charset val="186"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="6" tint="0.59999389629810485"/>
+        <fgColor theme="2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFFFCC"/>
+        <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="18">
+  <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom/>
-[...9 lines deleted...]
-      </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right/>
-      <top style="medium">
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
-        <color indexed="64"/>
-[...160 lines deleted...]
-      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="65">
+  <cellXfs count="18">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1"/>
-[...6 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="1" fillId="3" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="43" fontId="1" fillId="3" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...147 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
-    <cellStyle name="Komats 2 2" xfId="2" xr:uid="{BA39E1A5-07B6-4E78-8654-6FD02265EA2A}"/>
+    <cellStyle name="Hipersaite" xfId="2" builtinId="8"/>
+    <cellStyle name="Komats" xfId="1" builtinId="3"/>
     <cellStyle name="Parasts" xfId="0" builtinId="0"/>
-    <cellStyle name="Parasts 2 2" xfId="1" xr:uid="{E97606E0-912B-46CE-97A7-F6CBD2D94F84}"/>
-    <cellStyle name="Procenti 2 2" xfId="3" xr:uid="{C4AFAB9F-DE14-40A5-8350-A5EDFEA801A2}"/>
+    <cellStyle name="Parasts 2" xfId="3" xr:uid="{1F8C72AF-3C95-455C-85E1-987570ADD620}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink20.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink24.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink23.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink18.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
-[...1766 lines deleted...]
-</externalLink>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office dizains">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -4553,51 +552,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -4664,65 +663,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -4743,2400 +742,390 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/227103-sadzives-atkritumu-apglabasanas-pakalpojuma-tarifa-aprekinasanas-metodika" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/353159-neskirotu-sadzives-atkritumu-apstrades-tarifa-un-sadzives-atkritumu-apglabasanas-tarifa-aprekinasanas-metodika" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3365C55F-493E-4513-954A-5A092EEE88CF}">
-[...4 lines deleted...]
-  <dimension ref="B1:AD51"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D6280522-1A00-467E-A5D7-4C0C6CC3987F}">
+  <dimension ref="A1:G15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="7" ySplit="4" topLeftCell="H5" activePane="bottomRight" state="frozen"/>
-[...2 lines deleted...]
-      <selection pane="bottomRight" activeCell="O52" sqref="O52"/>
+      <selection activeCell="B10" sqref="B10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="1.453125" style="4" customWidth="1"/>
-[...25 lines deleted...]
-    <col min="30" max="16384" width="9.1796875" style="4"/>
+    <col min="1" max="1" width="7.44140625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="46.5546875" style="2" customWidth="1"/>
+    <col min="3" max="3" width="41.88671875" style="1" customWidth="1"/>
+    <col min="4" max="4" width="23.21875" style="1" customWidth="1"/>
+    <col min="5" max="5" width="41.88671875" style="1" customWidth="1"/>
+    <col min="6" max="6" width="22.5546875" style="1" customWidth="1"/>
+    <col min="7" max="7" width="19.88671875" style="1" customWidth="1"/>
+    <col min="8" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:30" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="B1" s="1" t="s">
+    <row r="1" spans="1:7" ht="33" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="16" t="s">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B2" s="47" t="s">
+      <c r="B1" s="16" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="61" t="s">
+      <c r="C1" s="16" t="s">
         <v>2</v>
       </c>
-      <c r="D2" s="61" t="s">
+      <c r="D1" s="16" t="s">
         <v>3</v>
       </c>
-      <c r="E2" s="47" t="s">
+      <c r="E1" s="16" t="s">
         <v>4</v>
       </c>
-      <c r="F2" s="48" t="s">
+      <c r="F1" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="G1" s="15"/>
+    </row>
+    <row r="2" spans="1:7" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="A2" s="17"/>
+      <c r="B2" s="17"/>
+      <c r="C2" s="17"/>
+      <c r="D2" s="17"/>
+      <c r="E2" s="17"/>
+      <c r="F2" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="G2" s="50" t="s">
+      <c r="G2" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="H2" s="62" t="s">
+    </row>
+    <row r="3" spans="1:7" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A3" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="I2" s="63"/>
-[...2 lines deleted...]
-      <c r="L2" s="62" t="s">
+      <c r="B3" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="C3" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="M2" s="63"/>
-[...4 lines deleted...]
-      <c r="R2" s="62" t="s">
+      <c r="D3" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="S2" s="63"/>
-[...2 lines deleted...]
-      <c r="V2" s="62" t="s">
+      <c r="E3" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="W2" s="63"/>
-[...2 lines deleted...]
-      <c r="Z2" s="62" t="s">
+      <c r="F3" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="AA2" s="63"/>
-[...10 lines deleted...]
-      <c r="H3" s="8" t="s">
+      <c r="G3" s="8"/>
+    </row>
+    <row r="4" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A4" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="I3" s="9" t="s">
+      <c r="B4" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="C4" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="J3" s="10" t="s">
+      <c r="D4" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E4" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="K3" s="11" t="s">
+      <c r="F4" s="9">
+        <v>162.19</v>
+      </c>
+      <c r="G4" s="8"/>
+    </row>
+    <row r="5" spans="1:7" ht="69" x14ac:dyDescent="0.3">
+      <c r="A5" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="L3" s="8" t="s">
-[...2 lines deleted...]
-      <c r="M3" s="9" t="s">
+      <c r="B5" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="C5" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="D5" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E5" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="N3" s="9" t="s">
+      <c r="F5" s="12">
+        <v>190.54</v>
+      </c>
+      <c r="G5" s="8"/>
+    </row>
+    <row r="6" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A6" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="O3" s="10" t="s">
-[...2 lines deleted...]
-      <c r="P3" s="10" t="s">
+      <c r="B6" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="C6" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="Q3" s="11" t="s">
-[...5 lines deleted...]
-      <c r="S3" s="9" t="s">
+      <c r="D6" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="T3" s="10" t="s">
-[...8 lines deleted...]
-      <c r="W3" s="9" t="s">
+      <c r="E6" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="X3" s="10" t="s">
-[...8 lines deleted...]
-      <c r="AA3" s="9" t="s">
+      <c r="F6" s="12">
+        <v>161.93</v>
+      </c>
+      <c r="G6" s="8"/>
+    </row>
+    <row r="7" spans="1:7" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A7" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="AB3" s="10" t="s">
-[...11 lines deleted...]
-      <c r="F4" s="14" t="s">
+      <c r="B7" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="C7" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="G4" s="15" t="s">
+      <c r="D7" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="E7" s="6" t="s">
         <v>23</v>
       </c>
-      <c r="H4" s="16" t="s">
+      <c r="F7" s="13" t="s">
         <v>24</v>
       </c>
-      <c r="I4" s="17" t="s">
-[...54 lines deleted...]
-      <c r="B5" s="52" t="s">
+      <c r="G7" s="8"/>
+    </row>
+    <row r="8" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A8" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="C5" s="55" t="s">
+      <c r="B8" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="C8" s="6" t="s">
         <v>26</v>
       </c>
-      <c r="D5" s="58" t="s">
+      <c r="D8" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="E5" s="20" t="s">
+      <c r="E8" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="F5" s="21">
-[...12 lines deleted...]
-      <c r="K5" s="26" t="s">
+      <c r="F8" s="12">
+        <v>191.38</v>
+      </c>
+      <c r="G8" s="8"/>
+    </row>
+    <row r="9" spans="1:7" ht="41.4" x14ac:dyDescent="0.3">
+      <c r="A9" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="L5" s="23"/>
-[...23 lines deleted...]
-      <c r="E6" s="20" t="s">
+      <c r="B9" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="C9" s="6" t="s">
         <v>30</v>
       </c>
-      <c r="F6" s="21">
-[...15 lines deleted...]
-      <c r="K6" s="26" t="s">
+      <c r="D9" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="E9" s="6" t="s">
         <v>31</v>
       </c>
-      <c r="L6" s="23">
-[...11 lines deleted...]
-      <c r="Q6" s="26" t="s">
+      <c r="F9" s="12">
+        <v>173.77</v>
+      </c>
+      <c r="G9" s="8">
+        <v>210.39</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" ht="69" x14ac:dyDescent="0.3">
+      <c r="A10" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="R6" s="23"/>
-[...16 lines deleted...]
-      <c r="E7" s="20" t="s">
+      <c r="B10" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="C10" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="D10" s="6" t="s">
         <v>33</v>
       </c>
-      <c r="F7" s="21">
-[...21 lines deleted...]
-      <c r="Q7" s="26" t="s">
+      <c r="E10" s="6" t="s">
         <v>34</v>
       </c>
-      <c r="R7" s="23">
-[...9 lines deleted...]
-      <c r="U7" s="26" t="s">
+      <c r="F10" s="13">
+        <v>175.71</v>
+      </c>
+      <c r="G10" s="8"/>
+    </row>
+    <row r="11" spans="1:7" ht="69" x14ac:dyDescent="0.3">
+      <c r="A11" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="V7" s="23">
-[...9 lines deleted...]
-      <c r="Y7" s="26" t="s">
+      <c r="B11" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="C11" s="6" t="s">
         <v>36</v>
       </c>
-      <c r="Z7" s="23"/>
-[...8 lines deleted...]
-      <c r="E8" s="20" t="s">
+      <c r="D11" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="E11" s="6" t="s">
         <v>37</v>
       </c>
-      <c r="F8" s="21">
-[...33 lines deleted...]
-      <c r="AC8" s="26" t="s">
+      <c r="F11" s="12">
+        <v>143.9</v>
+      </c>
+      <c r="G11" s="8"/>
+    </row>
+    <row r="12" spans="1:7" ht="55.2" x14ac:dyDescent="0.3">
+      <c r="A12" s="4" t="s">
         <v>38</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B9" s="52" t="s">
+      <c r="B12" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="C12" s="6" t="s">
         <v>39</v>
       </c>
-      <c r="C9" s="55" t="s">
+      <c r="D12" s="6" t="s">
         <v>40</v>
       </c>
-      <c r="D9" s="58" t="s">
+      <c r="E12" s="6" t="s">
         <v>41</v>
       </c>
-      <c r="E9" s="20" t="s">
+      <c r="F12" s="12">
+        <v>147.69</v>
+      </c>
+      <c r="G12" s="8"/>
+    </row>
+    <row r="14" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A14" s="10"/>
+      <c r="B14" s="11" t="s">
         <v>42</v>
       </c>
-      <c r="F9" s="21">
-[...12 lines deleted...]
-      <c r="K9" s="26" t="s">
+    </row>
+    <row r="15" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A15" s="10"/>
+      <c r="B15" s="11" t="s">
         <v>43</v>
       </c>
-      <c r="L9" s="23"/>
-[...1777 lines deleted...]
-      </c>
     </row>
   </sheetData>
-  <mergeCells count="44">
-[...43 lines deleted...]
-    <mergeCell ref="D2:D3"/>
+  <mergeCells count="6">
+    <mergeCell ref="F1:G1"/>
+    <mergeCell ref="A1:A2"/>
+    <mergeCell ref="B1:B2"/>
+    <mergeCell ref="C1:C2"/>
+    <mergeCell ref="D1:D2"/>
+    <mergeCell ref="E1:E2"/>
   </mergeCells>
-  <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.11811023622047245" bottom="0.11811023622047245" header="0" footer="0"/>
-[...1 lines deleted...]
-  <legacyDrawing r:id="rId2"/>
+  <hyperlinks>
+    <hyperlink ref="B14" r:id="rId1" tooltip="cc" xr:uid="{AB46C1CA-9B21-49D8-8448-0293D23FFFA7}"/>
+    <hyperlink ref="B15" r:id="rId2" tooltip="cc" display="**pagaidām piemēro sadzīves atkritumu apglabāšanas pakalpojuma tarifu () līdz brīdim, kamēr Regulatorā tiks apstiprināts nešķirotu sadzīves atkritumu apstrādes tarifs" xr:uid="{2A227B0C-448E-48A4-BC04-67BBDD9CB7A5}"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Darblapas</vt:lpstr>
-      </vt:variant>
-[...4 lines deleted...]
-        <vt:lpstr>Diapazoni ar nosaukumiem</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>'Tarifi 2011-2021'!Drukas_apgabals</vt:lpstr>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>ATKRITUMI_julijs</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Inese Vēvere</dc:creator>
+  <dc:creator>Dace Burtniece</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>