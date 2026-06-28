--- v0 (2026-05-18)
+++ v1 (2026-06-28)
@@ -1,1172 +1,1204 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="25225"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Baiba_Faili\Baiba Jakobsone\SABIEDRISKO ATTIECĪBU JAUTĀJUMI\KOMUNIKĀCIJU AKTIVITĀTES\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://sprk-my.sharepoint.com/personal/andrejsj_sprk_gov_lv/Documents/Desktop/vestules_2026/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{512B8388-D3A8-4510-8905-8D92D2479C75}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="3" documentId="8_{427AB860-0F3A-48A6-8092-79E47480B7AC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{43438999-5014-47EE-9518-0F3CB8C6EB41}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" activeTab="1" xr2:uid="{89094A07-BE0A-4DBC-A30D-E21EE5EB8889}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{89094A07-BE0A-4DBC-A30D-E21EE5EB8889}"/>
   </bookViews>
   <sheets>
-    <sheet name="Apraksts" sheetId="4" r:id="rId1"/>
-    <sheet name="Aprēķinu lapa" sheetId="6" r:id="rId2"/>
+    <sheet name="Elektr._cenas_progn._apraksts" sheetId="9" r:id="rId1"/>
+    <sheet name="Elektr_cenas_prognoze" sheetId="8" r:id="rId2"/>
+    <sheet name="Piemērs_prognozei" sheetId="10" r:id="rId3"/>
   </sheets>
+  <definedNames>
+    <definedName name="nordpool" localSheetId="0">'Elektr._cenas_progn._apraksts'!$D$9</definedName>
+    <definedName name="nordpool">#REF!</definedName>
+  </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="F38" i="6" l="1"/>
-[...54 lines deleted...]
-  <c r="H31" i="6"/>
+  <c r="F22" i="10" l="1"/>
+  <c r="E22" i="10"/>
+  <c r="D22" i="10"/>
+  <c r="F43" i="10"/>
+  <c r="F42" i="10"/>
+  <c r="F41" i="10"/>
+  <c r="F40" i="10"/>
+  <c r="F39" i="10"/>
+  <c r="F38" i="10"/>
+  <c r="F44" i="10" s="1"/>
+  <c r="C20" i="10"/>
+  <c r="C25" i="10" s="1"/>
+  <c r="F18" i="10" l="1"/>
+  <c r="F20" i="10" s="1"/>
+  <c r="F25" i="10" s="1"/>
+  <c r="E18" i="10"/>
+  <c r="E20" i="10" s="1"/>
+  <c r="E25" i="10" s="1"/>
+  <c r="H32" i="10" s="1"/>
+  <c r="D18" i="10"/>
+  <c r="D20" i="10" s="1"/>
+  <c r="D25" i="10" s="1"/>
+  <c r="H30" i="10" l="1"/>
+  <c r="H31" i="10"/>
+  <c r="F44" i="8" l="1"/>
+  <c r="C20" i="8" l="1"/>
+  <c r="C25" i="8" s="1"/>
+  <c r="D20" i="8"/>
+  <c r="D25" i="8" s="1"/>
+  <c r="E20" i="8"/>
+  <c r="E25" i="8" s="1"/>
+  <c r="F20" i="8"/>
+  <c r="F25" i="8" s="1"/>
+  <c r="H32" i="8" l="1"/>
+  <c r="H30" i="8" l="1"/>
+  <c r="H31" i="8"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="135" uniqueCount="87">
-[...14 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="297" uniqueCount="109">
   <si>
     <t>Secība</t>
   </si>
   <si>
-    <t>Fin. instruments</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Ekrānšāviņš </t>
   </si>
   <si>
-    <t>http://www.nasdaqomx.com/commodities/market-prices/history</t>
-[...1 lines deleted...]
-  <si>
     <t>Elektroniskā saite</t>
-  </si>
-[...4 lines deleted...]
-    <t>SYHELFUTBLQ2-23</t>
   </si>
   <si>
     <r>
       <t>Starpsumma</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="186"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> (biržas cena bez tirgotāja uzcenojuma)</t>
     </r>
   </si>
   <si>
-    <t>Elektroenerģijas nodoklis</t>
-[...7 lines deleted...]
-  <si>
     <r>
       <t xml:space="preserve">Sagaidāmā cena </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="186"/>
         <scheme val="minor"/>
       </rPr>
       <t>(aplēse)</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">ENOAFUTBLM###-yy </t>
-[...16 lines deleted...]
-  <si>
     <t>Formulas</t>
   </si>
   <si>
-    <t>Mēneša aplēse 1</t>
-[...19 lines deleted...]
-  <si>
     <t>izmantota aplēse par pilniem ceturkšņiem (nav aizpildītas kolonnas C un D)</t>
   </si>
   <si>
     <t>izmantota aplēse ar diviem mēnešiem (kolonnas C un D abas aizpildītas)</t>
   </si>
   <si>
     <t>izmantota aplēse ar vienu mēnesi (aizpildīta viena no kolonnām C un D)</t>
   </si>
   <si>
-    <t>https://www.nordpoolgroup.com/en/Market-data1/Dayahead/Area-Prices/LV/Hourly/?dd=LV&amp;view=table</t>
+    <t>Latvija (LV)</t>
+  </si>
+  <si>
+    <t>Somija (FI)</t>
+  </si>
+  <si>
+    <t>Starpība</t>
+  </si>
+  <si>
+    <t>Vid. Starpība (FIN-LV delta)</t>
+  </si>
+  <si>
+    <t>Mēneši</t>
+  </si>
+  <si>
+    <t>Elektroenerģijas biržas cenas aplēse tarifu projektam:</t>
+  </si>
+  <si>
+    <t>Aplēsei izmantoto mēnešu / ceturkšņu nosaukumi</t>
+  </si>
+  <si>
+    <t>Darbs aprēķinu lapā!</t>
+  </si>
+  <si>
+    <t>Elektroenerģijas tirgotāja uzcenojums</t>
+  </si>
+  <si>
+    <t>FIN-LV iepriekšējo mēnešu
+Spot cenas starpība (pieejamie dati tarifu projekta / pašnoteikto tarifu aprēķina sagatavošanas brīdī)</t>
+  </si>
+  <si>
+    <t>Elektroenerģijas nodoklis*</t>
+  </si>
+  <si>
+    <t>Balansēšana un uzcenojums*</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <i/>
         <u/>
         <sz val="11"/>
-        <color theme="1"/>
+        <color rgb="FF57257D"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="186"/>
         <scheme val="minor"/>
       </rPr>
       <t>Piezīme</t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="11"/>
-        <color theme="1"/>
+        <color rgb="FF57257D"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="186"/>
         <scheme val="minor"/>
       </rPr>
       <t>:</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
-        <color theme="1"/>
+        <color rgb="FF57257D"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="186"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> aplēsi sāk gatavot, sākot ar mēnesi, kurā plānota tarifu projekta stāšanās spēkā:
 * Ja tarifi stājas spēkā ar konkrēta ceturkšņa 1.mēnesi, kolonnas C un D netiek aizpildītas. 
 * Ja tarifu stāšanās spēkā nesakrīt ar kalendāro ceturksni, pēc nepieciešamības aizpildāmas arī C un D kolonnas:
       * ja tarifi stājas spēkā divus mēnešus pirms jauna ceturkšņa sākuma, aizpilda abas (C un D) kolonnas;
-       *  ja ja tarifi stājas spēkā vienu mēnesi pirms jauna ceturkšņa sākuma, aizpilda tikai vienu (C vai D) kolonnu.</t>
+       *  ja tarifi stājas spēkā vienu mēnesi pirms jauna ceturkšņa sākuma, aizpilda tikai vienu (C vai D) kolonnu.</t>
     </r>
   </si>
   <si>
-    <t>Aprēķinu veikšanai aizpilda tumši dzeltenos laukus. Gaiši pelēkajos laukos sniegts skaidrojums par to, kādos gadījumos laukus ir/nav nepieciešams aizpildīt</t>
-[...20 lines deleted...]
-    <t>maijs</t>
+    <t>EUR/MWh</t>
+  </si>
+  <si>
+    <t>FIN-LV  delta iepriekšējos  mēnešos (max 6 mēn.)</t>
+  </si>
+  <si>
+    <t>https://data.nordpoolgroup.com/auction/day-ahead/prices?deliveryDate=latest&amp;currency=EUR&amp;aggregation=Monthly&amp;deliveryAreas=LV,AT,FI</t>
+  </si>
+  <si>
+    <t>2025.</t>
+  </si>
+  <si>
+    <t>novembris</t>
+  </si>
+  <si>
+    <t>decembris</t>
+  </si>
+  <si>
+    <t>2026.</t>
+  </si>
+  <si>
+    <t>janvāris</t>
+  </si>
+  <si>
+    <t>februāris</t>
+  </si>
+  <si>
+    <t>Jan</t>
+  </si>
+  <si>
+    <t>Feb</t>
+  </si>
+  <si>
+    <t>Mar</t>
+  </si>
+  <si>
+    <t>Apr</t>
+  </si>
+  <si>
+    <t>Aug</t>
+  </si>
+  <si>
+    <t>Sep</t>
+  </si>
+  <si>
+    <t>Nov</t>
+  </si>
+  <si>
+    <t>Dec</t>
+  </si>
+  <si>
+    <t>Jūn</t>
+  </si>
+  <si>
+    <t>Jūl</t>
+  </si>
+  <si>
+    <t>Okt</t>
+  </si>
+  <si>
+    <t>Q1</t>
+  </si>
+  <si>
+    <t>Q2</t>
+  </si>
+  <si>
+    <t>Q3</t>
+  </si>
+  <si>
+    <t>Q4</t>
+  </si>
+  <si>
+    <t>Mai</t>
+  </si>
+  <si>
+    <t>jaun Jan</t>
+  </si>
+  <si>
+    <t>Q1 jaun</t>
+  </si>
+  <si>
+    <t>Q2 jaun</t>
+  </si>
+  <si>
+    <t>Mēnesis</t>
+  </si>
+  <si>
+    <t>Q - ceturksnis</t>
+  </si>
+  <si>
+    <t>Q4-26</t>
+  </si>
+  <si>
+    <t>marts</t>
+  </si>
+  <si>
+    <t>___-26</t>
+  </si>
+  <si>
+    <t>https://www.eex.com/en/market-data/market-data-hub</t>
   </si>
   <si>
     <t>aprīlis</t>
   </si>
   <si>
-    <t>marts</t>
-[...17 lines deleted...]
-    <t>Mēneši</t>
+    <t>Q1-27</t>
+  </si>
+  <si>
+    <t>Komersants norāda atbilstoši aktuālajam līgumam, Regulators vispārējai aplēsei izmanto vidējo no G 28</t>
+  </si>
+  <si>
+    <t>Tarifs stāsies spēkā</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Aplēsei izmantojamie mēnešu un kvartālu dati atkarībā no plānotā tarifu spēkā stāšanās mēneša </t>
+  </si>
+  <si>
+    <t>Saite datu ieguvei:</t>
+  </si>
+  <si>
+    <t>FIN-LV deltas pēdējos 6 mēnešos aprēķins atbilstoši aprakstam</t>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">(zemāk jāizvēlas </t>
+      <t>Izveido</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="11"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="186"/>
+      </rPr>
+      <t xml:space="preserve"> sasaisti ar  C34</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="186"/>
+      </rPr>
+      <t xml:space="preserve"> šūnu tajās kolonnās, kuras tiek aizpildītas</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">(H kolonnā jāizvēlas </t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
-        <sz val="12"/>
+        <sz val="14"/>
         <color rgb="FFFF0000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>viens</t>
     </r>
     <r>
       <rPr>
         <b/>
-        <sz val="12"/>
+        <sz val="14"/>
         <color rgb="FFFF0000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve"> atbilstošais scenārijs)</t>
+      <t xml:space="preserve"> atbilstošais scenārijs</t>
     </r>
-  </si>
-[...30 lines deleted...]
-  <si>
     <r>
       <rPr>
-        <b/>
+        <sz val="14"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>)</t>
+    </r>
+  </si>
+  <si>
+    <t>Beidzoties kārtējam mēnesim, FIN-LV aprēķins jāpapildina ar papildu mēneša datiem 43. rindā (sākumā esošie mēnešu dati jāpārkopē vienu rindu augstāk, tostarp 38. rindā bijušos datus aizvietojot ar tiem, kuri pirms tam atradās 39. rindā). Jānodrošina tas, ka aprēķinā ir ietverti tikai 6 iepriekšējo mēnešu dati.</t>
+  </si>
+  <si>
+    <t>Aplēsei izmantojamie Euronext biržas dati</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
         <i/>
         <u/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="186"/>
         <scheme val="minor"/>
       </rPr>
-      <t>Piezīme</t>
+      <t xml:space="preserve">Piemērs: </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="186"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve">: ja elektroenerģijas līgums jau ir noslēgts, 24.rindā ieraksta līgumā noteikto </t>
+      <t>EEX Finnish Power Base Month Future - Sept2026</t>
     </r>
+  </si>
+  <si>
     <r>
       <rPr>
-        <b/>
         <i/>
+        <u/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="186"/>
         <scheme val="minor"/>
       </rPr>
-      <t>elektroenerģijas tirgotāja uzcenojumu</t>
+      <t>Piemērs:</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="186"/>
         <scheme val="minor"/>
       </rPr>
-      <t>, savukārt 23.rindu atstāj tukšu. Tirgotāji uzcenojumā nodokli atsevišķi neizdala.</t>
+      <t xml:space="preserve"> EEX Finnish Power Base Quarter Future - 2026-03</t>
     </r>
   </si>
   <si>
-    <t>SYHELFUTBLQ3-23</t>
-[...14 lines deleted...]
-    <t>FIN-LV deltas pēdējos 6 mēnešos aprēķins atbilstoši Aprakstam</t>
+    <r>
+      <rPr>
+        <i/>
+        <u/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="186"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Piemērs: </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="186"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>EEX Finnish Power Base Quarter Future - 2026-04</t>
+    </r>
+  </si>
+  <si>
+    <t>Formulas (dati par iepriekšējo mēnesi pirms aprēķinu veikšanas mēneša)</t>
+  </si>
+  <si>
+    <t>Mēneša dati</t>
+  </si>
+  <si>
+    <t>Piemērs:</t>
+  </si>
+  <si>
+    <t>Līgumos pamatā jau ietverts tirgotāja uzcenojumā (tādā gadījumā šajā rindā atsevišķi nav jānorāda)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Piemērs: </t>
+  </si>
+  <si>
+    <r>
+      <t>Aprēķinu tabula</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="14"/>
+        <color theme="4"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="186"/>
+      </rPr>
+      <t xml:space="preserve"> (aprēķinu veikšanai tabulā aizpilda baltās šūnas)</t>
+    </r>
+  </si>
+  <si>
+    <t>Ceturkšņa dati</t>
+  </si>
+  <si>
+    <t>Aplēses veikšanas datums:</t>
+  </si>
+  <si>
+    <t>Euronext biržas dati 26.05.2026. veiktai aplēsei</t>
+  </si>
+  <si>
+    <t>Ievada mēneša datus no Euronext biržas tīmekļvietnes</t>
+  </si>
+  <si>
+    <t>Ievada ceturkšņa datus no Euronext biržas tīmekļvietnes</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Izveido </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="11"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="186"/>
+      </rPr>
+      <t>sasaisti ar  F44</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="186"/>
+      </rPr>
+      <t xml:space="preserve"> šūnu tajās kolonnās, kuras tiek aizpildītas</t>
+    </r>
+  </si>
+  <si>
+    <t>___-__</t>
+  </si>
+  <si>
+    <t>__-__</t>
+  </si>
+  <si>
+    <t>Ekrānšāviņi no Euronext biržas tīmekļvietnes:</t>
+  </si>
+  <si>
+    <t>Ekrānšāviņi no Nordpool tīmekļvietnes:</t>
+  </si>
+  <si>
+    <t>PIEMĒRS</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="186"/>
       </rPr>
-      <t>ENOAFUTBLM###-yy</t>
+      <t>EEX Finnish Power Base Month Future - M Y</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="186"/>
       </rPr>
-      <t>(ENOAFUTBLMAUG-22
-ENOAFUTBLMSEP-22)</t>
+      <t xml:space="preserve">(Piem. EEX Finnish Power Base Month Future - August 2026)
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="186"/>
       </rPr>
-      <t>SYHELAFUTBLM###-yy</t>
+      <t>EEX Finnish Power Base Month Future - M Y</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
-        <charset val="186"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="186"/>
       </rPr>
-      <t>(SYHELAFUTBLMAUG-22 
-SYHELAFUTBLMSEP-22)</t>
+      <t xml:space="preserve">(Piem. EEX Finnish Power Base Month Future - September 2026)
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="186"/>
       </rPr>
-      <t xml:space="preserve">Atrod </t>
+      <t>EEX Finnish Power Base Quarter Future - Y Q</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="186"/>
+      </rPr>
+      <t xml:space="preserve">(Piem. EEX Finnish Power Base Quarter Future - 2026-04)
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="186"/>
+      </rPr>
+      <t>EEX Finnish Power Base Quarter Future - Y Q</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="186"/>
+      </rPr>
+      <t xml:space="preserve">(Piem. EEX Finnish Power Base Quarter Future - 2027-01)
+</t>
+    </r>
+  </si>
+  <si>
+    <t>* Aplēsi sāk gatavot, sākot ar mēnesi, kurā plānota tarifu projekta stāšanās spēkā:
+     - ja tarifi stājas spēkā ar konkrēta ceturkšņa 1. mēnesi, tad aplēsei izmanto divu kalendāro ceturkšņu prognozētās cenas;
+     - ja tarifi stājas spēkā divus mēnešus pirms jauna ceturkšņa sākuma, tad aplēsei izmanto šo divu mēnešu un tiem sekojošo divu kalendāro ceturkšņu prognozētās cenas;
+     - ja tarifi stājas spēkā vienu mēnesi pirms jauna ceturkšņa sākuma, tad aplēsei izmanto šī viena mēneša un tam sekojošo divu kalendāro ceturkšņu prognozētās cenas.</t>
+  </si>
+  <si>
+    <t>** Tarifu projektā iekļaujamo gala cenu rēķina kā vidējo svērto vai vidējo aritmētisko cenu no visām iegūtajām nākotnes cenām. Vidējo svērto cenu ieteicams izmantot tad, ja elektroenerģijas patēriņā ir novērojama izteikta sezonalitāte (svēršana pēc patēriņa apjomiem). Aprēķinu lapā piedāvātais aprēķins neietver svēršanu pēc apjomiem, tādā gadījumā nepieciešams pievienot papildu rindas.</t>
+  </si>
+  <si>
+    <t>6.</t>
+  </si>
+  <si>
+    <t>Elektroenerģijas tirgotāja uzcenojums EUR/MWh</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="186"/>
+      </rPr>
+      <t xml:space="preserve">Euronext biržas tīmekļvietnē atrod </t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="186"/>
       </rPr>
-      <t>ceturkšņa</t>
+      <t xml:space="preserve">ceturkšņa </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="186"/>
       </rPr>
-      <t xml:space="preserve"> nākotnes finanšu instrumentu </t>
-[...33 lines deleted...]
-      <t>(ar kuru hedžē Nord Pool biržas sistēmas cenas svārstības)</t>
+      <t>nākotnes darījumu cenu Somijas tirdzniecības zonai</t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="186"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
-Vietnē http://www.nasdaqomx.com/commodities/market-prices/history:
-[...2 lines deleted...]
-   3) atrod nākotnes finanšu instrumentu </t>
+Vietnē https://www.eex.com/en/market-data/market-data-hub:
+   1) izvēlnē Commodity izvēlas Power;
+   2) izvēlnē Pricing izvēlas Futures;
+   3) izvēlnē Area izvēlas FI;
+   4) izvēlnē Product izvēlas Base;</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="186"/>
       </rPr>
-      <t>ENOFUTBLQ4-22, ENOFUTBLQ1-23, 
-[...1 lines deleted...]
-   4) rādītājus ieraksta Aprēķinu lapā attiecīgi šūnās E7, F8, G9 un H10</t>
+      <t xml:space="preserve">
+   5) izvēlnē Maturity izvēlas Quarter;
+   6) izvēlnē Delivery izvēlas nepieciešamo prognozes ceturksni (piemēram, 2026-04);
+   8) table sadaļā kolonnā Settlement Price (EUR) nolasa attiecīgā datuma prognozi;
+   9) rādītāju ieraksta Aprēķinu lapā šūnā E15;
+  10) aprēķinu lapā iekopē ekrānšāviņu ar attiecīgo prognozi no Euronext biržas tīmekļvietnes.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="186"/>
       </rPr>
-      <t>ENOFUTBLQ#-yy</t>
+      <t xml:space="preserve">Euronext biržas tīmekļvietnē atrod </t>
     </r>
     <r>
       <rPr>
-        <sz val="11"/>
-[...9 lines deleted...]
-        <i/>
+        <b/>
+        <u/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="186"/>
       </rPr>
-      <t>(ENOFUTBLQ4-22,
-[...2 lines deleted...]
-ENOFUTBLQ3-23)</t>
+      <t xml:space="preserve">ceturkšņa </t>
     </r>
-  </si>
-  <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="186"/>
       </rPr>
-      <t>SYHELFUTBLQ#-yy</t>
+      <t>nākotnes darījumu cenu Somijas tirdzniecības zonai</t>
     </r>
     <r>
       <rPr>
+        <b/>
+        <u/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="186"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
-        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+Vietnē https://www.eex.com/en/market-data/market-data-hub:
+   1) izvēlnē Commodity izvēlas Power;
+   2) izvēlnē Pricing izvēlas Futures;
+   3) izvēlnē Area izvēlas FI;
+   4) izvēlnē Product izvēlas Base;</t>
+    </r>
+    <r>
+      <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="186"/>
       </rPr>
-      <t>(SYHELFUTBLQ4-22, 
-[...2 lines deleted...]
-SYHELFUTBLQ3-23)</t>
+      <t xml:space="preserve">
+   5) izvēlnē Maturity izvēlas Quarter;
+   6) izvēlnē Delivery izvēlas nepieciešamo prognozes ceturksni (piemēram, 2027-01);
+   8) table sadaļā kolonnā Settlement Price (EUR) nolasa attiecīgā datuma prognozi;
+   9) rādītāju ieraksta Aprēķinu lapā šūnā F16;
+  10) aprēķinu lapā iekopē ekrānšāviņu ar attiecīgo prognozi no Euronext biržas tīmekļvietnes.</t>
     </r>
   </si>
   <si>
-    <t>Darbs aprēķinu lapā!</t>
-[...27 lines deleted...]
-    <t>** Izmantojot finanšu instrumentu datus, var gadīties, ka konkrētajā dienā darījumi ar izvēlēto finanšu instrumentu nav notikuši. Šādā gadījumā var izmantot datus par pēdējiem notikušajiem darījumiem iepriekšējās dienās. Lai šie dati parādītos meklējumos, ieteicams izņemt atzīmi izvēlnē 'Traded'.</t>
+    <t>Norādāmie dati</t>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">Summē 1+2+5 punktu cenas (mēnešiem) un 3+4+5 punktu cenas (ceturkšņiem) </t>
+      <t xml:space="preserve">   1) C34 šūnā norāda</t>
     </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="186"/>
+      </rPr>
+      <t xml:space="preserve"> elektroenerģijas tirgotāja uzcenojumu atbilstoši aktuālajam līgumam;</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="186"/>
+      </rPr>
+      <t xml:space="preserve">
+   2) izveido sasaisti ar šūnu C34 aplēsei izmantotajās mēnešu un ceturkšņu kolonnās (piemēram, C22, D22, E22 un F22). </t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">Elektroenerģijas tirgotāja uzcenojums </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Euronext biržas prognozēs izmantoti Somijas zonas finanšu instrumenti, kuram ir būtiski augstāka likviditāte par Latvijas zonai piesaistīto instrumentu. Tomēr elektroenerģijas cena rēķinā ir atkarīga no Latvijas zonas cenas, tāpēc papildus nepieciešams aplēsē iekļaut novērtējumu par Latvijas un Somijas cenu zonu vēsturisko cenu starpību. Tam izmantojam vidējo vērtību iepriekšējo 6 mēnešu periodā
+   1) seko norādītajai saitei; 
+   2) izvēlas valstis LV un FI;
+   3) izvēlas periodu Monthly;
+   4) veic nepieciešamo salīdzinājumu par iepriekšējiem 6 mēnešiem 
+      (darbs Aprēķinu lapā šūnu apgabalā B38:E43);
+   5) izveido sasaisti ar šūnu F44 aplēsei izmantotajās mēnešu un ceturkšņu kolonnās (piemēram, C18, D18, E18 un F18). </t>
+  </si>
+  <si>
+    <t>Plānotais tarifu spēkā stāšanās datums:</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Darbību apraksts
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="186"/>
+      </rPr>
+      <t xml:space="preserve"> (Piemērs elektroenerģijas cenas biržā aplēsei tarifu projektam, kurš stāsies spēkā </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="186"/>
+      </rPr>
+      <t>01.08.2026.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="186"/>
+      </rPr>
+      <t>)*</t>
+    </r>
+  </si>
+  <si>
+    <t>Lapā Piemērs_prognozei pieejams paraugs 26.05.2026. veiktai biržas cenas aplēsei tarifiem, kuriem plānota spēkā stāšanās 01.09.2026.</t>
+  </si>
+  <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="186"/>
       </rPr>
-      <t>plus elektroenerģijas tirgotāja uzcenojums</t>
-[...21 lines deleted...]
-      <t xml:space="preserve">Atrod </t>
+      <t xml:space="preserve">Euronext biržas tīmekļvietnē atrod </t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="186"/>
       </rPr>
       <t>mēneša</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="186"/>
       </rPr>
-      <t xml:space="preserve"> nākotnes finanšu instrumentu </t>
-[...33 lines deleted...]
-      <t>(ar kuru hedžē Nord Pool biržas sistēmas cenas svārstības)</t>
+      <t xml:space="preserve"> nākotnes darījumu cenu Somijas tirdzniecības zonai</t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="186"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
-Vietnē http://www.nasdaqomx.com/commodities/market-prices/history:
-[...2 lines deleted...]
-   3) atrod nākotnes finanšu instrumentu </t>
+Vietnē https://www.eex.com/en/market-data/market-data-hub:
+   1) izvēlnē Commodity izvēlas Power;
+   2) izvēlnē Pricing izvēlas Futures;
+   3) izvēlnē Area izvēlas FI;
+   4) izvēlnē Product izvēlas Base;</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="186"/>
       </rPr>
-      <t xml:space="preserve">ENOAFUTBLMAUG-22 un ENOAFUTBLMSEP-22 
-[...1 lines deleted...]
-   4) rādītājus ieraksta Aprēķinu lapā attiecīgi šūnās C5 un D5 </t>
+      <t xml:space="preserve">
+   5) izvēlnē Maturity izvēlas Month;
+   6) izvēlnē Delivery izvēlas nepieciešamo prognozes mēnesi (piemēram, August 2026);
+   7) nospiež "GO";
+   8) table sadaļā kolonnā Settlement Price (EUR) nolasa attiecīgā datuma prognozi;
+   9) rādītāju ieraksta Aprēķinu lapā šūnā C12;
+   10) aprēķinu lapā iekopē ekrānšāviņu ar attiecīgo prognozi no Euronext biržas tīmekļvietnes.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="186"/>
       </rPr>
-      <t xml:space="preserve">Atrod </t>
+      <t xml:space="preserve">Euronext biržas tīmekļvietnē atrod </t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="186"/>
       </rPr>
       <t>mēneša</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="186"/>
       </rPr>
-      <t xml:space="preserve"> nākotnes finanšu instrumentu </t>
-[...33 lines deleted...]
-      <t>(ar kuru hedžē Nord Pool biržas Sistēmas cenas un Somijas tirdzniecības zonas cenu starpību)</t>
+      <t xml:space="preserve"> nākotnes darījumu cenu Somijas tirdzniecības zonai</t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="186"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
-</t>
-[...21 lines deleted...]
-      <t xml:space="preserve">   3) atrod nākotnes finanšu instrumentu </t>
+Vietnē https://www.eex.com/en/market-data/market-data-hub:
+   1) izvēlnē Commodity izvēlas Power;
+   2) izvēlnē Pricing izvēlas Futures;
+   3) izvēlnē Area izvēlas FI;
+   4) izvēlnē Product izvēlas Base;</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="186"/>
       </rPr>
-      <t xml:space="preserve">SYHELAFUTBLMAUG-22 un 
-[...1 lines deleted...]
-   4) rādītājus ieraksta Aprēķinu lapā attiecīgi šūnās C12 un D12 </t>
+      <t xml:space="preserve">
+   5) izvēlnē Maturity izvēlas Month;
+   6) izvēlnē Delivery izvēlas nepieciešamo prognozes mēnesi (piemēram, September 2026);
+   7) nospiež "GO";
+   8) table sadaļā kolonnā Settlement Price (EUR) nolasa attiecīgā datuma prognozi;
+   9) rādītāju ieraksta Aprēķinu lapā šūnā D13;
+  10) aprēķinu lapā iekopē ekrānšāviņu ar attiecīgo prognozi no Euronext biržas tīmekļvietnes.</t>
     </r>
   </si>
   <si>
-    <r>
-[...116 lines deleted...]
-    <t>*** Tarifu projektā iekļaujamo gala cenu rēķina kā vidējo svērto vai vidējo aritmētisko cenu no visām iegūtajām nākotnes cenām. Vidējo svērto cenu ieteicams izmantot tad, ja elektroenerģijas patēriņā ir novērojama izteikta sezonalitāte (svēršana pēc patēriņa apjomiem). Aprēķinu lapā piedāvātais aprēķins neietver svēršanu pēc apjomiem, tādā gadījumā nepieciešams pievienot papildu rindas.</t>
+    <t>Atbilstoši aplēsē izmantotajiem mēnešiem un ceturkšņiem šūnu apgabalā H31:H32 izvēlas atbilstošo elektroenerģijas biržas cenas aplēsi EUR/MWh, kuru izmanot tarifu projekta vajadzībām.</t>
+  </si>
+  <si>
+    <t>finanšu instrumentu summas + elektroenerģijas tirgotāja uzcenojums</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   1) Šūnā V1 norāda plānoto tarifu spēkā stāšanās datumu;
+   2) Šūnā V3 norāda aplēses veikšanas datumu;
+   3) Atbilstoši šūnu apgabalā B2:O6 norādītajam algoritmam izvēlas aplēsē izmantojamos mēnešus un ceturkšņus.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="1">
+  <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
+    <numFmt numFmtId="165" formatCode="0.000"/>
+    <numFmt numFmtId="166" formatCode="0.00_ ;[Red]\-0.00\ "/>
   </numFmts>
-  <fonts count="38" x14ac:knownFonts="1">
+  <fonts count="58" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -1259,268 +1291,436 @@
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
-      <i/>
-[...16 lines deleted...]
-    <font>
       <b/>
       <sz val="11"/>
-      <color theme="1"/>
-[...40 lines deleted...]
-      <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="4"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="4"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <b/>
+      <u/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="186"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="0" tint="-0.499984740745262"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="0" tint="-0.34998626667073579"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
       <sz val="12"/>
+      <color rgb="FFFF0000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="186"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="186"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="186"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="186"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF001C37"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="186"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color rgb="FF57257D"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="186"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <u/>
+      <sz val="11"/>
+      <color rgb="FF57257D"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="186"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <sz val="11"/>
+      <color rgb="FF57257D"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="186"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="12"/>
+      <color rgb="FF57257D"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="186"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="12"/>
+      <color theme="1" tint="0.34998626667073579"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="186"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color rgb="FFFF33CC"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="186"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <sz val="11"/>
+      <color theme="5"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="186"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="4" tint="-0.249977111117893"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="4" tint="-0.249977111117893"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="9" tint="-0.499984740745262"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="9" tint="-0.499984740745262"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="186"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="14"/>
+      <color theme="4"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="186"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <sz val="11"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="186"/>
+    </font>
+    <font>
+      <sz val="14"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <u/>
-      <sz val="12"/>
-[...17 lines deleted...]
-      <sz val="12"/>
+      <sz val="14"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
+      <sz val="12"/>
+      <color rgb="FFFF0000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="186"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <u/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="186"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
       <b/>
+      <u/>
       <sz val="14"/>
-      <color rgb="FF00B050"/>
+      <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
+      <i/>
+      <sz val="12"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="186"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
       <b/>
+      <i/>
+      <u/>
+      <sz val="11"/>
+      <color theme="4"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="186"/>
+    </font>
+    <font>
       <u/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
+      <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
-      <sz val="11"/>
-      <color theme="0" tint="-0.499984740745262"/>
+      <b/>
+      <i/>
+      <sz val="14"/>
+      <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
-      <sz val="11"/>
-      <color rgb="FF92D050"/>
+      <b/>
+      <i/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
+      <charset val="186"/>
     </font>
   </fonts>
-  <fills count="10">
+  <fills count="12">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="7"/>
+        <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0" tint="-4.9989318521683403E-2"/>
-[...5 lines deleted...]
-        <fgColor rgb="FFFFC000"/>
+        <fgColor rgb="FFEDF0F9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF92D050"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="7" tint="0.79998168889431442"/>
+        <fgColor theme="8" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFFF00"/>
+        <fgColor theme="9" tint="0.79998168889431442"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.79998168889431442"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.59999389629810485"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF9FAFD"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="11">
+  <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
@@ -1593,708 +1793,1375 @@
       <right style="thin">
         <color auto="1"/>
       </right>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
       <left/>
+      <right/>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="102">
+  <cellXfs count="143">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="1" applyFill="1" applyBorder="1"/>
-[...8 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...36 lines deleted...]
-    <xf numFmtId="2" fontId="6" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="2" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="17" fontId="16" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="2" fontId="6" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="28" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" xfId="2" applyFill="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="2" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="2" fontId="9" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="0" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="2" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="23" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="23" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="1" fontId="10" fillId="5" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="2" fontId="5" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="10" fillId="5" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="2" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="12" fillId="5" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="2" fontId="12" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="9" fillId="5" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="3" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
-    </xf>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="4" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="35" fillId="5" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="4" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="2" fontId="10" fillId="4" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="35" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
-    </xf>
-[...12 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="6" borderId="8" xfId="0" applyFill="1" applyBorder="1"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="5" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="2" fontId="11" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="2" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="2" fontId="30" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="37" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="2" fontId="29" fillId="6" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="15" fillId="8" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+    <xf numFmtId="16" fontId="42" fillId="9" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="16" fontId="42" fillId="10" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="15" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="51" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="52" fillId="5" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="53" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" xfId="2" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="53" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="10" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="5" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="5" borderId="11" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="5" borderId="12" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="9" fillId="5" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="5" borderId="4" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="9" fillId="5" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="10" fillId="5" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="10" fillId="5" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="5" borderId="6" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="8" fillId="5" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="5" fillId="5" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="5" fillId="5" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="12" fillId="5" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="12" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="12" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="12" fillId="0" borderId="15" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="5" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="12" fillId="5" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="35" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="2" fontId="12" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="2" fontId="12" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="2" fontId="12" fillId="0" borderId="15" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="2" fontId="29" fillId="8" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="16" fontId="42" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="15" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="7" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="56" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="40" fillId="11" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="11" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="57" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="2" fontId="12" fillId="8" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...50 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="5" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="5" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="5" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="5" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="5" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="5" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="5" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="13" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="6" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="7" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...31 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="4">
     <cellStyle name="Hipersaite" xfId="2" builtinId="8"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{F18C7906-5473-4435-B2BC-6C5C5BD09E84}"/>
     <cellStyle name="Parasts" xfId="0" builtinId="0"/>
+    <cellStyle name="Parasts 7" xfId="3" xr:uid="{0F02C14D-9BBE-47BF-A25D-CA507F82EC8F}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <colors>
+    <mruColors>
+      <color rgb="FFF9FAFD"/>
+      <color rgb="FFEDF0F9"/>
+      <color rgb="FFFF99FF"/>
+      <color rgb="FFFF66FF"/>
+      <color rgb="FF57257D"/>
+      <color rgb="FFF6F0F9"/>
+    </mruColors>
+  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>4</xdr:col>
-      <xdr:colOff>122466</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>24078</xdr:rowOff>
+      <xdr:colOff>122465</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>122464</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
-      <xdr:colOff>6803572</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>2701903</xdr:rowOff>
+      <xdr:colOff>8142483</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>2884714</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="Attēls 3">
+        <xdr:cNvPr id="8" name="Attēls 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AF97A94D-4DF6-27BF-A744-F9AAF52EAB0A}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E6878FE7-BF9B-E146-234D-97E105B967F7}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="14450787" y="813292"/>
-          <a:ext cx="6681106" cy="2677825"/>
+          <a:off x="14450786" y="789214"/>
+          <a:ext cx="8020018" cy="2762250"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>4</xdr:col>
-      <xdr:colOff>122464</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>340178</xdr:rowOff>
+      <xdr:colOff>122463</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>77320</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
-      <xdr:colOff>6830786</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>851033</xdr:rowOff>
+      <xdr:colOff>7920286</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>2571750</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6" name="Attēls 5">
+        <xdr:cNvPr id="9" name="Attēls 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AD5FC35E-D7BC-D16E-80B5-6081104F701E}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F40FF1D7-C2BF-ACC5-167F-785E8A97D17A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="14450785" y="3905249"/>
-          <a:ext cx="6708322" cy="510855"/>
+          <a:off x="14450784" y="4009784"/>
+          <a:ext cx="7797823" cy="2494430"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>4</xdr:col>
-      <xdr:colOff>13605</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>91203</xdr:rowOff>
+      <xdr:colOff>204107</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>266010</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
-      <xdr:colOff>6957628</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>3088821</xdr:rowOff>
+      <xdr:colOff>8060119</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>2788786</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="7" name="Attēls 6">
+        <xdr:cNvPr id="10" name="Attēls 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FDF22CE0-BF69-7CB7-64AF-E54C779FA0FC}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8CAB5DDC-09D1-6739-3B50-E69D75332F42}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="14341926" y="5574882"/>
-          <a:ext cx="6944023" cy="2997618"/>
+          <a:off x="14532428" y="6824653"/>
+          <a:ext cx="7856012" cy="2522776"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>4</xdr:col>
-      <xdr:colOff>163286</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>285749</xdr:rowOff>
+      <xdr:colOff>258536</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>89889</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
-      <xdr:colOff>6946452</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>1197428</xdr:rowOff>
+      <xdr:colOff>7894037</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>2571750</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="8" name="Attēls 7">
+        <xdr:cNvPr id="11" name="Attēls 10">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7AD7EBC4-FE82-A83A-1775-D77041CC09EB}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A5EB5FA1-7BAA-2E86-5F12-7FCD3D2D9F83}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="14491607" y="8994320"/>
-          <a:ext cx="6783166" cy="911679"/>
+          <a:off x="14586857" y="9873425"/>
+          <a:ext cx="7635501" cy="2481861"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>4</xdr:col>
-      <xdr:colOff>108858</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>272143</xdr:rowOff>
+      <xdr:colOff>184196</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>598714</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
-      <xdr:colOff>6908224</xdr:colOff>
+      <xdr:colOff>9109611</xdr:colOff>
       <xdr:row>9</xdr:row>
-      <xdr:rowOff>1761892</xdr:rowOff>
+      <xdr:rowOff>612321</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="9" name="Attēls 8">
+        <xdr:cNvPr id="12" name="Attēls 11">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{95D3DD19-3AA2-5731-CFF3-59476405338D}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D83DE39B-3B22-A617-93A0-10A8DE5E606D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="14437179" y="14219464"/>
-          <a:ext cx="6799366" cy="1489749"/>
+          <a:off x="14512517" y="13158107"/>
+          <a:ext cx="8925415" cy="1347107"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>4</xdr:col>
-      <xdr:colOff>231321</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>176893</xdr:rowOff>
+      <xdr:colOff>2435679</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>353786</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
-      <xdr:colOff>2177143</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>311937</xdr:rowOff>
+      <xdr:colOff>6692822</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>763310</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="19" name="Attēls 18">
+        <xdr:cNvPr id="14" name="Attēls 13">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6B8375CD-E29E-346B-DE95-1C24976DF5A1}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{164EF953-2E2D-259D-4323-6BF85CB3C9C8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="14559642" y="10776857"/>
-          <a:ext cx="1945822" cy="1468544"/>
+          <a:off x="16764000" y="15471322"/>
+          <a:ext cx="4257143" cy="409524"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>4</xdr:col>
-      <xdr:colOff>2136321</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>285750</xdr:rowOff>
+      <xdr:colOff>258537</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>766860</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
-      <xdr:colOff>6971649</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>530679</xdr:rowOff>
+      <xdr:colOff>9320895</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>1143000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="20" name="Attēls 19">
+        <xdr:cNvPr id="15" name="Attēls 14">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{163FABE0-494B-ADCE-C14D-BAD2E786DCDD}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A11CC235-F701-EB33-6BF5-4E74BE8A13CF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="16464642" y="10885714"/>
-          <a:ext cx="4835328" cy="1578429"/>
+          <a:off x="14586858" y="14673360"/>
+          <a:ext cx="9062358" cy="376140"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>421822</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>764111</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>8722180</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>1143001</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="Attēls 15">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B3180C52-47B8-B61C-FF20-ADFE2736F670}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="14750143" y="15949682"/>
+          <a:ext cx="8300358" cy="378890"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>2272392</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>136072</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>7091440</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>1021786</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="Attēls 16">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D683ACD9-DE02-CD00-E2A5-A20C917D325F}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="16600713" y="1006929"/>
+          <a:ext cx="4819048" cy="885714"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>103441</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>680357</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>8946876</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>1197428</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="18" name="Attēls 17">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{98AEAF40-33A0-0426-3705-7B201ECF6C82}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="14431762" y="18260786"/>
+          <a:ext cx="8843435" cy="517071"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>143774</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>82822</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>103470</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>121583</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="Attēls 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C7DB1E28-98E9-BA99-0B7A-04E1DB2BE648}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="502362" y="10459469"/>
+          <a:ext cx="8519967" cy="3895266"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>134245</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>97707</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>1215917</xdr:colOff>
+      <xdr:row>95</xdr:row>
+      <xdr:rowOff>57521</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="9" name="Attēls 8">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8DED4ED0-FB09-C2FA-7ADB-77A391D2783B}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="492833" y="14743795"/>
+          <a:ext cx="8247755" cy="3825845"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>143774</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>82822</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>8221</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>121583</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Attēls 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EF977F40-6D20-4077-BC97-83DD7C163E72}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="505724" y="12570097"/>
+          <a:ext cx="8521311" cy="4201187"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>134245</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>97707</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>1120667</xdr:colOff>
+      <xdr:row>95</xdr:row>
+      <xdr:rowOff>57522</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Attēls 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{18E34D1F-945B-486E-8EB5-3449ED15BED1}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="496195" y="17109357"/>
+          <a:ext cx="8228144" cy="4122239"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>16</xdr:col>
+      <xdr:colOff>27213</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>198216</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>26</xdr:col>
+      <xdr:colOff>358089</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>190500</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="Attēls 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CFA3EA91-EEC5-426B-ABB6-F8226E83852F}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="19158856" y="2538645"/>
+          <a:ext cx="9529305" cy="3353248"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>16</xdr:col>
+      <xdr:colOff>27213</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>122463</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>26</xdr:col>
+      <xdr:colOff>186048</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>13606</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="Attēls 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{74D20CC7-E322-4CC1-A05A-559C10F6FA00}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="19158856" y="5823856"/>
+          <a:ext cx="9357264" cy="3347357"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>535593</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>287166</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>25</xdr:col>
+      <xdr:colOff>634370</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>68034</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="Attēls 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3CDAEF7F-BFBD-4873-8EBC-FC60FE863CDF}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="19109343" y="9131809"/>
+          <a:ext cx="9201956" cy="3318725"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office dizains">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013–2022 dizains">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -2356,51 +3223,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -2498,1785 +3365,3412 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nasdaqomx.com/commodities/market-prices/history" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nasdaqomx.com/commodities/market-prices/history" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nasdaqomx.com/commodities/market-prices/history" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nordpoolgroup.com/en/Market-data1/Dayahead/Area-Prices/LV/Hourly/?dd=LV&amp;view=table" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nasdaqomx.com/commodities/market-prices/history" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eex.com/en/market-data/market-data-hub" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eex.com/en/market-data/market-data-hub" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eex.com/en/market-data/market-data-hub" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.nordpoolgroup.com/auction/day-ahead/prices?deliveryDate=latest&amp;currency=EUR&amp;aggregation=Monthly&amp;deliveryAreas=LV,AT,FI" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eex.com/en/market-data/market-data-hub" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eex.com/en/market-data/market-data-hub" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.nordpoolgroup.com/auction/day-ahead/prices?deliveryDate=latest&amp;currency=EUR&amp;aggregation=Monthly&amp;deliveryAreas=LV,AT,FI" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eex.com/en/market-data/market-data-hub" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.nordpoolgroup.com/auction/day-ahead/prices?deliveryDate=latest&amp;currency=EUR&amp;aggregation=Monthly&amp;deliveryAreas=LV,AT,FI" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D8957D9E-F5C3-455B-A658-7D3AB3D545F4}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{049EFA79-2036-4058-BF57-763D10CF7A29}">
   <sheetPr>
     <tabColor theme="4" tint="0.79998168889431442"/>
   </sheetPr>
-  <dimension ref="A1:F17"/>
+  <dimension ref="A1:F19"/>
   <sheetViews>
-    <sheetView zoomScale="50" zoomScaleNormal="50" workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="B10" activePane="bottomRight" state="frozen"/>
+    <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <pane xSplit="1" ySplit="3" topLeftCell="B6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="B14" sqref="B14:F14"/>
+      <selection pane="bottomRight" activeCell="C6" sqref="C6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.625" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.59765625" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="7" style="6" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="16384" width="8.625" style="6"/>
+    <col min="1" max="1" width="7" style="2" customWidth="1"/>
+    <col min="2" max="2" width="78.5" style="2" customWidth="1"/>
+    <col min="3" max="3" width="44.69921875" style="2" customWidth="1"/>
+    <col min="4" max="4" width="57.59765625" style="2" customWidth="1"/>
+    <col min="5" max="5" width="126" style="2" customWidth="1"/>
+    <col min="6" max="16384" width="8.59765625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="21" customHeight="1" x14ac:dyDescent="0.2"/>
-[...2 lines deleted...]
-      <c r="A3" s="22" t="s">
+    <row r="1" spans="1:6" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C1" s="44"/>
+      <c r="D1" s="44"/>
+      <c r="E1" s="44"/>
+    </row>
+    <row r="2" spans="1:6" ht="1.5" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="3" spans="1:6" ht="46.2" x14ac:dyDescent="0.25">
+      <c r="A3" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="6" t="s">
+        <v>102</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="E3" s="5" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" ht="88.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="8">
+        <v>1</v>
+      </c>
+      <c r="B4" s="14" t="s">
+        <v>108</v>
+      </c>
+      <c r="C4" s="118"/>
+      <c r="D4" s="119"/>
+      <c r="E4" s="118"/>
+    </row>
+    <row r="5" spans="1:6" ht="236.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="8">
+        <v>2</v>
+      </c>
+      <c r="B5" s="14" t="s">
+        <v>104</v>
+      </c>
+      <c r="C5" s="16" t="s">
+        <v>87</v>
+      </c>
+      <c r="D5" s="115" t="s">
+        <v>55</v>
+      </c>
+      <c r="E5" s="10"/>
+    </row>
+    <row r="6" spans="1:6" ht="225" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="8">
+        <v>3</v>
+      </c>
+      <c r="B6" s="14" t="s">
+        <v>105</v>
+      </c>
+      <c r="C6" s="16" t="s">
+        <v>88</v>
+      </c>
+      <c r="D6" s="115" t="s">
+        <v>55</v>
+      </c>
+      <c r="E6" s="10"/>
+    </row>
+    <row r="7" spans="1:6" ht="241.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="8">
+        <v>4</v>
+      </c>
+      <c r="B7" s="14" t="s">
+        <v>95</v>
+      </c>
+      <c r="C7" s="16" t="s">
+        <v>89</v>
+      </c>
+      <c r="D7" s="115" t="s">
+        <v>55</v>
+      </c>
+      <c r="E7" s="10"/>
+    </row>
+    <row r="8" spans="1:6" ht="219" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="8">
         <v>5</v>
       </c>
-      <c r="B3" s="23" t="s">
-[...58 lines deleted...]
-      <c r="A7" s="25">
+      <c r="B8" s="14" t="s">
+        <v>96</v>
+      </c>
+      <c r="C8" s="16" t="s">
+        <v>90</v>
+      </c>
+      <c r="D8" s="115" t="s">
+        <v>55</v>
+      </c>
+      <c r="E8" s="10"/>
+    </row>
+    <row r="9" spans="1:6" ht="105" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="134" t="s">
+        <v>93</v>
+      </c>
+      <c r="B9" s="137" t="s">
+        <v>100</v>
+      </c>
+      <c r="C9" s="139" t="s">
+        <v>18</v>
+      </c>
+      <c r="D9" s="116" t="s">
+        <v>24</v>
+      </c>
+      <c r="E9" s="141"/>
+    </row>
+    <row r="10" spans="1:6" s="11" customFormat="1" ht="100.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="135"/>
+      <c r="B10" s="138"/>
+      <c r="C10" s="140"/>
+      <c r="D10" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="E10" s="142"/>
+    </row>
+    <row r="11" spans="1:6" s="11" customFormat="1" ht="100.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="8">
         <v>4</v>
       </c>
-      <c r="B7" s="77" t="s">
-[...11 lines deleted...]
-      <c r="A8" s="83">
+      <c r="B11" s="117" t="s">
+        <v>98</v>
+      </c>
+      <c r="C11" s="66" t="s">
+        <v>99</v>
+      </c>
+      <c r="D11" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="E11" s="67"/>
+    </row>
+    <row r="12" spans="1:6" s="11" customFormat="1" ht="178.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="8">
         <v>5</v>
       </c>
-      <c r="B8" s="85" t="s">
-[...63 lines deleted...]
-      <c r="B17" s="48"/>
+      <c r="B12" s="9" t="s">
+        <v>106</v>
+      </c>
+      <c r="C12" s="15" t="s">
+        <v>107</v>
+      </c>
+      <c r="D12" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="E12" s="8"/>
+    </row>
+    <row r="13" spans="1:6" s="12" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="14" spans="1:6" ht="66.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B14" s="136" t="s">
+        <v>91</v>
+      </c>
+      <c r="C14" s="136"/>
+      <c r="D14" s="136"/>
+      <c r="E14" s="136"/>
+      <c r="F14" s="136"/>
+    </row>
+    <row r="15" spans="1:6" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B15" s="136" t="s">
+        <v>92</v>
+      </c>
+      <c r="C15" s="136"/>
+      <c r="D15" s="136"/>
+      <c r="E15" s="136"/>
+      <c r="F15" s="136"/>
+    </row>
+    <row r="16" spans="1:6" ht="38.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B16" s="120" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="19" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B19" s="13"/>
     </row>
   </sheetData>
-  <mergeCells count="7">
-    <mergeCell ref="B13:F13"/>
+  <mergeCells count="6">
+    <mergeCell ref="A9:A10"/>
+    <mergeCell ref="B15:F15"/>
+    <mergeCell ref="B9:B10"/>
+    <mergeCell ref="C9:C10"/>
+    <mergeCell ref="E9:E10"/>
     <mergeCell ref="B14:F14"/>
-    <mergeCell ref="B12:F12"/>
-[...3 lines deleted...]
-    <mergeCell ref="E8:E9"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="D4" r:id="rId1" xr:uid="{D49350EA-124E-46C2-B331-C333C8ACB853}"/>
-[...3 lines deleted...]
-    <hyperlink ref="D8" r:id="rId5" xr:uid="{FEEDB009-18ED-406A-AFA9-4BB41ED5EC4B}"/>
+    <hyperlink ref="D5" r:id="rId1" xr:uid="{482C7E70-B81A-48E5-BFBE-0CB7ABBA04A2}"/>
+    <hyperlink ref="D6" r:id="rId2" xr:uid="{899988C4-158A-4E6E-A40B-909A6F7A8739}"/>
+    <hyperlink ref="D7" r:id="rId3" xr:uid="{7B724326-39DD-4D14-B35E-6F2997B0E38E}"/>
+    <hyperlink ref="D8" r:id="rId4" xr:uid="{4FF21F67-35D3-4342-BC31-A4430D35B487}"/>
+    <hyperlink ref="D9" r:id="rId5" xr:uid="{0E40D0C1-9658-4E40-8CD5-F6B366AE4C48}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId6"/>
   <drawing r:id="rId7"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A571CD37-42D4-4E59-9DE6-BAAEA9728009}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{99502CDF-35A1-48D6-BEA0-FE36CC83D156}">
   <sheetPr>
     <tabColor theme="5" tint="0.59999389629810485"/>
   </sheetPr>
-  <dimension ref="A1:X125"/>
+  <dimension ref="B1:W125"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="N3" sqref="N3"/>
+    <sheetView topLeftCell="A46" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="H39" sqref="H39"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.625" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.59765625" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="4.75" style="6" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="25" max="16384" width="8.625" style="6"/>
+    <col min="1" max="1" width="4.69921875" style="2" customWidth="1"/>
+    <col min="2" max="2" width="56.5" style="2" customWidth="1"/>
+    <col min="3" max="4" width="18.59765625" style="4" customWidth="1"/>
+    <col min="5" max="6" width="18.59765625" style="2" customWidth="1"/>
+    <col min="7" max="7" width="15.69921875" style="2" customWidth="1"/>
+    <col min="8" max="8" width="18.59765625" style="2" customWidth="1"/>
+    <col min="9" max="13" width="8.59765625" style="1"/>
+    <col min="14" max="14" width="15.69921875" style="1" customWidth="1"/>
+    <col min="15" max="15" width="8.59765625" style="1"/>
+    <col min="16" max="16" width="7.3984375" style="2" customWidth="1"/>
+    <col min="17" max="17" width="9.8984375" style="2" customWidth="1"/>
+    <col min="18" max="18" width="9.19921875" style="2" customWidth="1"/>
+    <col min="19" max="20" width="8.59765625" style="2"/>
+    <col min="21" max="21" width="15.59765625" style="2" customWidth="1"/>
+    <col min="22" max="22" width="24.8984375" style="2" customWidth="1"/>
+    <col min="23" max="16384" width="8.59765625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24" ht="42.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B1" s="101" t="s">
+    <row r="1" spans="2:23" ht="24.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B1" s="70" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1" s="2"/>
+      <c r="D1" s="2"/>
+      <c r="I1" s="2"/>
+      <c r="J1" s="2"/>
+      <c r="K1" s="2"/>
+      <c r="L1" s="2"/>
+      <c r="M1" s="2"/>
+      <c r="N1" s="2"/>
+      <c r="O1" s="2"/>
+      <c r="Q1" s="70" t="s">
+        <v>101</v>
+      </c>
+      <c r="V1" s="114"/>
+    </row>
+    <row r="2" spans="2:23" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B2" s="62" t="s">
+        <v>59</v>
+      </c>
+      <c r="C2" s="68" t="s">
+        <v>31</v>
+      </c>
+      <c r="D2" s="68" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2" s="68" t="s">
+        <v>33</v>
+      </c>
+      <c r="F2" s="69" t="s">
+        <v>34</v>
+      </c>
+      <c r="G2" s="69" t="s">
+        <v>46</v>
+      </c>
+      <c r="H2" s="69" t="s">
+        <v>39</v>
+      </c>
+      <c r="I2" s="68" t="s">
+        <v>40</v>
+      </c>
+      <c r="J2" s="68" t="s">
+        <v>35</v>
+      </c>
+      <c r="K2" s="68" t="s">
         <v>36</v>
       </c>
-      <c r="C1" s="101"/>
-[...6 lines deleted...]
-      <c r="R1" s="94" t="s">
+      <c r="L2" s="69" t="s">
+        <v>41</v>
+      </c>
+      <c r="M2" s="69" t="s">
+        <v>37</v>
+      </c>
+      <c r="N2" s="69" t="s">
+        <v>38</v>
+      </c>
+      <c r="O2" s="68" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="3" spans="2:23" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B3" s="61" t="s">
+        <v>50</v>
+      </c>
+      <c r="C3" s="121"/>
+      <c r="D3" s="121" t="s">
+        <v>32</v>
+      </c>
+      <c r="E3" s="121"/>
+      <c r="F3" s="121"/>
+      <c r="G3" s="121" t="s">
+        <v>46</v>
+      </c>
+      <c r="H3" s="121"/>
+      <c r="I3" s="121"/>
+      <c r="J3" s="121" t="s">
+        <v>35</v>
+      </c>
+      <c r="K3" s="121"/>
+      <c r="L3" s="121"/>
+      <c r="M3" s="121" t="s">
+        <v>37</v>
+      </c>
+      <c r="N3" s="121"/>
+      <c r="O3" s="122"/>
+      <c r="Q3" s="70" t="s">
+        <v>77</v>
+      </c>
+      <c r="V3" s="114"/>
+    </row>
+    <row r="4" spans="2:23" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B4" s="61" t="s">
+        <v>50</v>
+      </c>
+      <c r="C4" s="121"/>
+      <c r="D4" s="121" t="s">
+        <v>33</v>
+      </c>
+      <c r="E4" s="121" t="s">
+        <v>33</v>
+      </c>
+      <c r="F4" s="121"/>
+      <c r="G4" s="121" t="s">
+        <v>39</v>
+      </c>
+      <c r="H4" s="121" t="s">
+        <v>39</v>
+      </c>
+      <c r="I4" s="121"/>
+      <c r="J4" s="121" t="s">
+        <v>36</v>
+      </c>
+      <c r="K4" s="121" t="s">
+        <v>36</v>
+      </c>
+      <c r="L4" s="121"/>
+      <c r="M4" s="121" t="s">
+        <v>38</v>
+      </c>
+      <c r="N4" s="121" t="s">
+        <v>38</v>
+      </c>
+      <c r="O4" s="122"/>
+    </row>
+    <row r="5" spans="2:23" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B5" s="61" t="s">
+        <v>51</v>
+      </c>
+      <c r="C5" s="121" t="s">
+        <v>42</v>
+      </c>
+      <c r="D5" s="121" t="s">
+        <v>43</v>
+      </c>
+      <c r="E5" s="121" t="s">
+        <v>43</v>
+      </c>
+      <c r="F5" s="121" t="s">
+        <v>43</v>
+      </c>
+      <c r="G5" s="121" t="s">
+        <v>44</v>
+      </c>
+      <c r="H5" s="121" t="s">
+        <v>44</v>
+      </c>
+      <c r="I5" s="121" t="s">
+        <v>44</v>
+      </c>
+      <c r="J5" s="121" t="s">
+        <v>45</v>
+      </c>
+      <c r="K5" s="121" t="s">
+        <v>45</v>
+      </c>
+      <c r="L5" s="121" t="s">
+        <v>45</v>
+      </c>
+      <c r="M5" s="121" t="s">
+        <v>48</v>
+      </c>
+      <c r="N5" s="121" t="s">
+        <v>48</v>
+      </c>
+      <c r="O5" s="121" t="s">
+        <v>48</v>
+      </c>
+      <c r="Q5" s="70" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="6" spans="2:23" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B6" s="61" t="s">
+        <v>51</v>
+      </c>
+      <c r="C6" s="121" t="s">
+        <v>43</v>
+      </c>
+      <c r="D6" s="121" t="s">
+        <v>44</v>
+      </c>
+      <c r="E6" s="121" t="s">
+        <v>44</v>
+      </c>
+      <c r="F6" s="121" t="s">
+        <v>44</v>
+      </c>
+      <c r="G6" s="121" t="s">
+        <v>45</v>
+      </c>
+      <c r="H6" s="121" t="s">
+        <v>45</v>
+      </c>
+      <c r="I6" s="121" t="s">
+        <v>45</v>
+      </c>
+      <c r="J6" s="121" t="s">
+        <v>48</v>
+      </c>
+      <c r="K6" s="121" t="s">
+        <v>48</v>
+      </c>
+      <c r="L6" s="121" t="s">
+        <v>48</v>
+      </c>
+      <c r="M6" s="121" t="s">
+        <v>49</v>
+      </c>
+      <c r="N6" s="121" t="s">
+        <v>49</v>
+      </c>
+      <c r="O6" s="121" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q6" s="79" t="s">
+        <v>61</v>
+      </c>
+      <c r="R6" s="63"/>
+      <c r="S6" s="27" t="s">
+        <v>55</v>
+      </c>
+      <c r="T6" s="28"/>
+      <c r="U6" s="28"/>
+      <c r="V6" s="28"/>
+      <c r="W6" s="28"/>
+    </row>
+    <row r="8" spans="2:23" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B8" s="70" t="s">
+        <v>75</v>
+      </c>
+      <c r="C8" s="32"/>
+      <c r="D8" s="32"/>
+      <c r="E8" s="32"/>
+      <c r="F8" s="32"/>
+      <c r="G8" s="32"/>
+      <c r="H8" s="32"/>
+      <c r="I8" s="19"/>
+      <c r="J8" s="19"/>
+      <c r="K8" s="19"/>
+      <c r="L8" s="19"/>
+      <c r="M8" s="19"/>
+      <c r="N8" s="19"/>
+      <c r="Q8" s="81" t="s">
+        <v>84</v>
+      </c>
+      <c r="R8" s="29"/>
+    </row>
+    <row r="9" spans="2:23" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B9" s="40"/>
+      <c r="C9" s="78" t="s">
+        <v>71</v>
+      </c>
+      <c r="D9" s="78" t="s">
+        <v>71</v>
+      </c>
+      <c r="E9" s="78" t="s">
+        <v>76</v>
+      </c>
+      <c r="F9" s="78" t="s">
+        <v>76</v>
+      </c>
+      <c r="H9" s="1"/>
+      <c r="I9" s="19"/>
+      <c r="J9" s="19"/>
+      <c r="K9" s="19"/>
+      <c r="L9" s="19"/>
+      <c r="M9" s="19"/>
+      <c r="N9" s="19"/>
+      <c r="O9" s="19"/>
+      <c r="P9" s="19"/>
+    </row>
+    <row r="10" spans="2:23" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="B10" s="21"/>
+      <c r="C10" s="24" t="s">
+        <v>82</v>
+      </c>
+      <c r="D10" s="24" t="s">
+        <v>82</v>
+      </c>
+      <c r="E10" s="59" t="s">
+        <v>83</v>
+      </c>
+      <c r="F10" s="59" t="s">
+        <v>83</v>
+      </c>
+      <c r="G10" s="29" t="s">
+        <v>15</v>
+      </c>
+      <c r="H10" s="19"/>
+      <c r="I10" s="19"/>
+      <c r="J10" s="19"/>
+      <c r="K10" s="19"/>
+      <c r="L10" s="19"/>
+      <c r="M10" s="19"/>
+      <c r="N10" s="19"/>
+      <c r="O10" s="19"/>
+      <c r="P10" s="19"/>
+      <c r="Q10" s="1"/>
+      <c r="R10" s="1"/>
+      <c r="S10" s="1"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+    </row>
+    <row r="11" spans="2:23" ht="88.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B11" s="126" t="s">
+        <v>21</v>
+      </c>
+      <c r="C11" s="127"/>
+      <c r="D11" s="128"/>
+      <c r="E11" s="128"/>
+      <c r="F11" s="129"/>
+      <c r="G11" s="26"/>
+      <c r="H11" s="23"/>
+      <c r="I11" s="23"/>
+      <c r="J11" s="23"/>
+      <c r="K11" s="23"/>
+      <c r="L11" s="23"/>
+      <c r="M11" s="23"/>
+      <c r="N11" s="23"/>
+      <c r="O11" s="19"/>
+      <c r="P11" s="19"/>
+      <c r="Q11" s="1"/>
+      <c r="R11" s="1"/>
+      <c r="S11" s="1"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+    </row>
+    <row r="12" spans="2:23" s="1" customFormat="1" ht="15.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B12" s="82"/>
+      <c r="C12" s="84"/>
+      <c r="D12" s="86"/>
+      <c r="E12" s="37"/>
+      <c r="F12" s="37"/>
+      <c r="G12" s="26" t="s">
+        <v>79</v>
+      </c>
+      <c r="H12" s="23"/>
+      <c r="I12" s="23"/>
+      <c r="J12" s="23"/>
+      <c r="K12" s="23"/>
+      <c r="L12" s="23"/>
+      <c r="M12" s="23"/>
+      <c r="N12" s="23"/>
+      <c r="O12" s="19"/>
+      <c r="P12" s="19"/>
+    </row>
+    <row r="13" spans="2:23" s="1" customFormat="1" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B13" s="76" t="s">
+        <v>67</v>
+      </c>
+      <c r="C13" s="85"/>
+      <c r="D13" s="88"/>
+      <c r="E13" s="83"/>
+      <c r="F13" s="36"/>
+      <c r="G13" s="26" t="s">
+        <v>79</v>
+      </c>
+      <c r="H13" s="58"/>
+      <c r="I13" s="58"/>
+      <c r="J13" s="58"/>
+      <c r="K13" s="58"/>
+      <c r="L13" s="58"/>
+      <c r="M13" s="58"/>
+      <c r="N13" s="58"/>
+      <c r="O13" s="19"/>
+      <c r="P13" s="19"/>
+    </row>
+    <row r="14" spans="2:23" s="1" customFormat="1" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B14" s="37"/>
+      <c r="C14" s="48"/>
+      <c r="D14" s="87"/>
+      <c r="E14" s="90"/>
+      <c r="F14" s="42"/>
+      <c r="G14" s="54"/>
+      <c r="H14" s="55"/>
+      <c r="I14" s="55"/>
+      <c r="J14" s="55"/>
+      <c r="K14" s="55"/>
+      <c r="L14" s="55"/>
+      <c r="M14" s="55"/>
+      <c r="N14" s="55"/>
+      <c r="O14" s="19"/>
+      <c r="P14" s="19"/>
+    </row>
+    <row r="15" spans="2:23" s="1" customFormat="1" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B15" s="76" t="s">
         <v>68</v>
       </c>
-      <c r="S1" s="94"/>
-[...13 lines deleted...]
-      <c r="I2" s="42" t="s">
+      <c r="C15" s="48"/>
+      <c r="D15" s="89"/>
+      <c r="E15" s="88"/>
+      <c r="F15" s="92"/>
+      <c r="G15" s="26" t="s">
+        <v>80</v>
+      </c>
+      <c r="H15" s="23"/>
+      <c r="I15" s="23"/>
+      <c r="J15" s="23"/>
+      <c r="K15" s="23"/>
+      <c r="L15" s="23"/>
+      <c r="M15" s="23"/>
+      <c r="N15" s="23"/>
+      <c r="O15" s="19"/>
+      <c r="P15" s="19"/>
+    </row>
+    <row r="16" spans="2:23" s="1" customFormat="1" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B16" s="76" t="s">
+        <v>69</v>
+      </c>
+      <c r="C16" s="48"/>
+      <c r="D16" s="48"/>
+      <c r="E16" s="91"/>
+      <c r="F16" s="88"/>
+      <c r="G16" s="26" t="s">
+        <v>80</v>
+      </c>
+      <c r="H16" s="23"/>
+      <c r="I16" s="23"/>
+      <c r="J16" s="23"/>
+      <c r="K16" s="23"/>
+      <c r="L16" s="23"/>
+      <c r="M16" s="23"/>
+      <c r="N16" s="23"/>
+      <c r="O16" s="19"/>
+      <c r="P16" s="19"/>
+    </row>
+    <row r="17" spans="2:21" s="1" customFormat="1" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B17" s="38"/>
+      <c r="C17" s="94"/>
+      <c r="D17" s="95"/>
+      <c r="E17" s="96"/>
+      <c r="F17" s="97"/>
+      <c r="G17" s="26"/>
+      <c r="H17" s="23"/>
+      <c r="I17" s="23"/>
+      <c r="J17" s="23"/>
+      <c r="K17" s="23"/>
+      <c r="L17" s="23"/>
+      <c r="M17" s="23"/>
+      <c r="N17" s="23"/>
+      <c r="O17" s="19"/>
+      <c r="P17" s="19"/>
+    </row>
+    <row r="18" spans="2:21" s="1" customFormat="1" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B18" s="93" t="s">
+        <v>23</v>
+      </c>
+      <c r="C18" s="100"/>
+      <c r="D18" s="101"/>
+      <c r="E18" s="101"/>
+      <c r="F18" s="102"/>
+      <c r="G18" s="26" t="s">
+        <v>81</v>
+      </c>
+      <c r="H18" s="23"/>
+      <c r="I18" s="23"/>
+      <c r="J18" s="23"/>
+      <c r="K18" s="23"/>
+      <c r="L18" s="23"/>
+      <c r="M18" s="23"/>
+      <c r="N18" s="23"/>
+      <c r="O18" s="19"/>
+      <c r="P18" s="19"/>
+    </row>
+    <row r="19" spans="2:21" s="1" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="B19" s="38"/>
+      <c r="C19" s="98"/>
+      <c r="D19" s="98"/>
+      <c r="E19" s="98"/>
+      <c r="F19" s="99"/>
+      <c r="G19" s="26"/>
+      <c r="H19" s="23"/>
+      <c r="I19" s="23"/>
+      <c r="J19" s="23"/>
+      <c r="K19" s="23"/>
+      <c r="L19" s="23"/>
+      <c r="M19" s="23"/>
+      <c r="N19" s="23"/>
+      <c r="O19" s="19"/>
+    </row>
+    <row r="20" spans="2:21" s="1" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="B20" s="39" t="s">
+        <v>3</v>
+      </c>
+      <c r="C20" s="41">
+        <f>SUM(C12:C18)</f>
+        <v>0</v>
+      </c>
+      <c r="D20" s="41">
+        <f>SUM(D12:D18)</f>
+        <v>0</v>
+      </c>
+      <c r="E20" s="41">
+        <f>SUM(E12:E18)</f>
+        <v>0</v>
+      </c>
+      <c r="F20" s="41">
+        <f>SUM(F12:F18)</f>
+        <v>0</v>
+      </c>
+      <c r="G20" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="H20" s="23"/>
+      <c r="I20" s="23"/>
+      <c r="J20" s="23"/>
+      <c r="K20" s="23"/>
+      <c r="L20" s="23"/>
+      <c r="M20" s="23"/>
+      <c r="N20" s="23"/>
+      <c r="O20" s="19"/>
+      <c r="P20" s="19"/>
+    </row>
+    <row r="21" spans="2:21" s="1" customFormat="1" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B21" s="38"/>
+      <c r="C21" s="104"/>
+      <c r="D21" s="105"/>
+      <c r="E21" s="105"/>
+      <c r="F21" s="106"/>
+      <c r="G21" s="26"/>
+      <c r="H21" s="23"/>
+      <c r="I21" s="23"/>
+      <c r="J21" s="23"/>
+      <c r="K21" s="23"/>
+      <c r="L21" s="23"/>
+      <c r="M21" s="23"/>
+      <c r="N21" s="23"/>
+      <c r="O21" s="19"/>
+      <c r="P21" s="19"/>
+    </row>
+    <row r="22" spans="2:21" s="1" customFormat="1" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B22" s="103" t="s">
+        <v>17</v>
+      </c>
+      <c r="C22" s="108"/>
+      <c r="D22" s="109"/>
+      <c r="E22" s="109"/>
+      <c r="F22" s="110"/>
+      <c r="G22" s="56" t="s">
+        <v>63</v>
+      </c>
+      <c r="H22" s="71"/>
+      <c r="I22" s="71"/>
+      <c r="J22" s="71"/>
+      <c r="K22" s="23"/>
+      <c r="L22" s="23"/>
+      <c r="M22" s="23"/>
+      <c r="N22" s="23"/>
+      <c r="O22" s="19"/>
+      <c r="P22" s="19"/>
+    </row>
+    <row r="23" spans="2:21" s="1" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="B23" s="45" t="s">
+        <v>19</v>
+      </c>
+      <c r="C23" s="107"/>
+      <c r="D23" s="107"/>
+      <c r="E23" s="107"/>
+      <c r="F23" s="107"/>
+      <c r="G23" s="26" t="s">
+        <v>73</v>
+      </c>
+      <c r="H23" s="23"/>
+      <c r="I23" s="23"/>
+      <c r="J23" s="23"/>
+      <c r="K23" s="23"/>
+      <c r="L23" s="23"/>
+      <c r="M23" s="23"/>
+      <c r="N23" s="23"/>
+      <c r="O23" s="19"/>
+    </row>
+    <row r="24" spans="2:21" s="1" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="B24" s="45" t="s">
+        <v>20</v>
+      </c>
+      <c r="C24" s="46"/>
+      <c r="D24" s="46"/>
+      <c r="E24" s="46"/>
+      <c r="F24" s="46"/>
+      <c r="G24" s="26"/>
+      <c r="H24" s="23"/>
+      <c r="I24" s="23"/>
+      <c r="J24" s="23"/>
+      <c r="K24" s="23"/>
+      <c r="L24" s="23"/>
+      <c r="M24" s="23"/>
+      <c r="N24" s="23"/>
+      <c r="O24" s="19"/>
+      <c r="P24" s="19"/>
+    </row>
+    <row r="25" spans="2:21" s="1" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B25" s="39" t="s">
+        <v>4</v>
+      </c>
+      <c r="C25" s="41">
+        <f>C20+C22+C23+C24</f>
+        <v>0</v>
+      </c>
+      <c r="D25" s="41">
+        <f>D20+D22+D23+D24</f>
+        <v>0</v>
+      </c>
+      <c r="E25" s="41">
+        <f>E20+E22+E23+E24</f>
+        <v>0</v>
+      </c>
+      <c r="F25" s="41">
+        <f>F20+F22+F23+F24</f>
+        <v>0</v>
+      </c>
+      <c r="G25" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="H25" s="23"/>
+      <c r="I25" s="23"/>
+      <c r="J25" s="23"/>
+      <c r="K25" s="23"/>
+      <c r="L25" s="23"/>
+      <c r="M25" s="23"/>
+      <c r="N25" s="23"/>
+      <c r="O25" s="19"/>
+      <c r="P25" s="19"/>
+    </row>
+    <row r="26" spans="2:21" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B26" s="20"/>
+      <c r="C26" s="2"/>
+      <c r="D26" s="2"/>
+      <c r="E26" s="2"/>
+      <c r="F26" s="2"/>
+      <c r="G26" s="2"/>
+      <c r="H26" s="34"/>
+      <c r="I26" s="35"/>
+      <c r="J26" s="19"/>
+      <c r="K26" s="19"/>
+      <c r="L26" s="19"/>
+      <c r="M26" s="19"/>
+      <c r="N26" s="19"/>
+      <c r="O26" s="19"/>
+      <c r="P26" s="19"/>
+    </row>
+    <row r="27" spans="2:21" s="1" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B27" s="131"/>
+      <c r="C27" s="132"/>
+      <c r="D27" s="132"/>
+      <c r="E27" s="132"/>
+      <c r="F27" s="133"/>
+      <c r="G27" s="2"/>
+      <c r="H27" s="51"/>
+      <c r="I27" s="35"/>
+      <c r="J27" s="19"/>
+      <c r="K27" s="19"/>
+      <c r="L27" s="19"/>
+      <c r="M27" s="19"/>
+      <c r="N27" s="19"/>
+      <c r="O27" s="19"/>
+      <c r="P27" s="19"/>
+    </row>
+    <row r="28" spans="2:21" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B28" s="20"/>
+      <c r="C28" s="2"/>
+      <c r="D28" s="2"/>
+      <c r="E28" s="2"/>
+      <c r="F28" s="2"/>
+      <c r="G28" s="2"/>
+      <c r="H28" s="51"/>
+      <c r="I28" s="35"/>
+      <c r="J28" s="19"/>
+      <c r="K28" s="19"/>
+      <c r="L28" s="19"/>
+      <c r="M28" s="19"/>
+      <c r="N28" s="19"/>
+      <c r="O28" s="19"/>
+      <c r="P28" s="19"/>
+    </row>
+    <row r="29" spans="2:21" s="1" customFormat="1" ht="21.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B29" s="77" t="s">
+        <v>14</v>
+      </c>
+      <c r="D29" s="72" t="s">
+        <v>64</v>
+      </c>
+      <c r="E29" s="72"/>
+      <c r="F29" s="72"/>
+      <c r="G29" s="3"/>
+      <c r="H29" s="51"/>
+      <c r="I29" s="25"/>
+      <c r="J29" s="19"/>
+      <c r="K29" s="19"/>
+      <c r="L29" s="22"/>
+      <c r="M29" s="19"/>
+      <c r="N29" s="19"/>
+      <c r="O29" s="19"/>
+      <c r="P29" s="19"/>
+    </row>
+    <row r="30" spans="2:21" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B30" s="20"/>
+      <c r="C30" s="3"/>
+      <c r="D30" s="75" t="s">
+        <v>7</v>
+      </c>
+      <c r="E30" s="75"/>
+      <c r="F30" s="75"/>
+      <c r="G30" s="75"/>
+      <c r="H30" s="111">
+        <f>(C25*1+D25*1+E25*3+F25*3)/8</f>
+        <v>0</v>
+      </c>
+      <c r="I30" s="56" t="s">
+        <v>5</v>
+      </c>
+      <c r="J30" s="49" t="s">
+        <v>22</v>
+      </c>
+      <c r="K30" s="57"/>
+      <c r="L30" s="22"/>
+      <c r="M30" s="19"/>
+      <c r="N30" s="19"/>
+      <c r="O30" s="19"/>
+      <c r="P30" s="19"/>
+      <c r="Q30" s="1"/>
+      <c r="R30" s="1"/>
+      <c r="S30" s="1"/>
+      <c r="T30" s="1"/>
+      <c r="U30" s="1"/>
+    </row>
+    <row r="31" spans="2:21" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B31" s="20"/>
+      <c r="C31" s="3"/>
+      <c r="D31" s="75" t="s">
+        <v>8</v>
+      </c>
+      <c r="E31" s="75"/>
+      <c r="F31" s="75"/>
+      <c r="G31" s="75"/>
+      <c r="H31" s="111">
+        <f>(C25*1+D25*1+E25*3+F25*3)/7</f>
+        <v>0</v>
+      </c>
+      <c r="I31" s="56" t="s">
+        <v>5</v>
+      </c>
+      <c r="J31" s="49" t="s">
+        <v>22</v>
+      </c>
+      <c r="K31" s="57"/>
+      <c r="L31" s="19"/>
+      <c r="M31" s="19"/>
+      <c r="N31" s="19"/>
+      <c r="O31" s="19"/>
+      <c r="P31" s="19"/>
+      <c r="Q31" s="1"/>
+      <c r="R31" s="1"/>
+      <c r="S31" s="1"/>
+      <c r="T31" s="1"/>
+      <c r="U31" s="1"/>
+    </row>
+    <row r="32" spans="2:21" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B32" s="20"/>
+      <c r="C32" s="3"/>
+      <c r="D32" s="75" t="s">
+        <v>6</v>
+      </c>
+      <c r="E32" s="75"/>
+      <c r="F32" s="75"/>
+      <c r="G32" s="75"/>
+      <c r="H32" s="111">
+        <f>(E25*3+F25*3)/6</f>
+        <v>0</v>
+      </c>
+      <c r="I32" s="56" t="s">
+        <v>5</v>
+      </c>
+      <c r="J32" s="49" t="s">
+        <v>22</v>
+      </c>
+      <c r="K32" s="57"/>
+      <c r="L32" s="19"/>
+      <c r="M32" s="19"/>
+      <c r="N32" s="19"/>
+      <c r="O32" s="19"/>
+      <c r="P32" s="19"/>
+      <c r="Q32" s="1"/>
+      <c r="R32" s="1"/>
+      <c r="S32" s="1"/>
+      <c r="T32" s="1"/>
+      <c r="U32" s="1"/>
+    </row>
+    <row r="33" spans="2:21" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B33" s="20"/>
+      <c r="C33" s="20"/>
+      <c r="D33" s="20"/>
+      <c r="E33" s="20"/>
+      <c r="F33" s="20"/>
+      <c r="G33" s="20"/>
+      <c r="H33" s="20"/>
+      <c r="I33" s="19"/>
+      <c r="J33" s="50"/>
+      <c r="K33" s="19"/>
+      <c r="L33" s="19"/>
+      <c r="M33" s="19"/>
+      <c r="N33" s="19"/>
+      <c r="O33" s="19"/>
+      <c r="P33" s="19"/>
+      <c r="Q33" s="1"/>
+      <c r="R33" s="1"/>
+      <c r="S33" s="1"/>
+      <c r="T33" s="1"/>
+      <c r="U33" s="1"/>
+    </row>
+    <row r="34" spans="2:21" ht="24.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B34" s="70" t="s">
+        <v>94</v>
+      </c>
+      <c r="C34" s="73"/>
+      <c r="D34" s="74" t="s">
+        <v>58</v>
+      </c>
+      <c r="E34" s="20"/>
+      <c r="F34" s="20"/>
+      <c r="G34" s="20"/>
+      <c r="H34" s="20"/>
+      <c r="I34" s="19"/>
+      <c r="J34" s="19"/>
+      <c r="K34" s="19"/>
+      <c r="L34" s="19"/>
+      <c r="M34" s="19"/>
+      <c r="N34" s="19"/>
+      <c r="O34" s="19"/>
+      <c r="P34" s="19"/>
+      <c r="Q34" s="1"/>
+      <c r="R34" s="1"/>
+      <c r="S34" s="1"/>
+      <c r="T34" s="1"/>
+      <c r="U34" s="1"/>
+    </row>
+    <row r="35" spans="2:21" x14ac:dyDescent="0.25">
+      <c r="B35" s="20"/>
+      <c r="C35" s="2"/>
+      <c r="D35" s="2"/>
+      <c r="F35" s="20"/>
+      <c r="G35" s="20"/>
+      <c r="H35" s="20"/>
+      <c r="I35" s="20"/>
+      <c r="J35" s="20"/>
+      <c r="K35" s="20"/>
+      <c r="L35" s="20"/>
+      <c r="M35" s="20"/>
+      <c r="N35" s="20"/>
+      <c r="O35" s="20"/>
+      <c r="P35" s="20"/>
+      <c r="Q35" s="1"/>
+      <c r="R35" s="1"/>
+      <c r="S35" s="1"/>
+      <c r="T35" s="1"/>
+      <c r="U35" s="1"/>
+    </row>
+    <row r="36" spans="2:21" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B36" s="70" t="s">
+        <v>62</v>
+      </c>
+      <c r="D36" s="2"/>
+      <c r="E36" s="79" t="s">
+        <v>61</v>
+      </c>
+      <c r="F36" s="80" t="s">
+        <v>24</v>
+      </c>
+      <c r="G36" s="28"/>
+      <c r="H36" s="28"/>
+      <c r="I36" s="28"/>
+      <c r="J36" s="28"/>
+      <c r="K36" s="28"/>
+      <c r="L36" s="28"/>
+      <c r="M36" s="28"/>
+      <c r="N36" s="28"/>
+      <c r="O36" s="63"/>
+      <c r="P36" s="20"/>
+    </row>
+    <row r="37" spans="2:21" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="C37" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="D37" s="30" t="s">
+        <v>9</v>
+      </c>
+      <c r="E37" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="F37" s="30" t="s">
+        <v>11</v>
+      </c>
+      <c r="I37" s="2"/>
+      <c r="J37" s="2"/>
+      <c r="K37" s="2"/>
+      <c r="L37" s="2"/>
+      <c r="M37" s="2"/>
+      <c r="N37" s="2"/>
+      <c r="O37" s="2"/>
+    </row>
+    <row r="38" spans="2:21" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B38" s="47"/>
+      <c r="C38" s="43"/>
+      <c r="D38" s="52"/>
+      <c r="E38" s="53"/>
+      <c r="F38" s="31"/>
+      <c r="G38" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="I38" s="2"/>
+      <c r="J38" s="2"/>
+      <c r="K38" s="2"/>
+      <c r="L38" s="2"/>
+      <c r="M38" s="2"/>
+      <c r="N38" s="2"/>
+      <c r="O38" s="2"/>
+    </row>
+    <row r="39" spans="2:21" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="B39" s="47" t="s">
+        <v>25</v>
+      </c>
+      <c r="C39" s="43"/>
+      <c r="D39" s="52"/>
+      <c r="E39" s="53"/>
+      <c r="F39" s="31"/>
+      <c r="G39" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="I39" s="2"/>
+      <c r="J39" s="2"/>
+      <c r="K39" s="2"/>
+      <c r="L39" s="2"/>
+      <c r="M39" s="2"/>
+      <c r="N39" s="2"/>
+      <c r="O39" s="2"/>
+    </row>
+    <row r="40" spans="2:21" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="B40" s="47" t="s">
+        <v>28</v>
+      </c>
+      <c r="C40" s="43"/>
+      <c r="D40" s="52"/>
+      <c r="E40" s="53"/>
+      <c r="F40" s="31"/>
+      <c r="G40" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="I40" s="2"/>
+      <c r="J40" s="2"/>
+      <c r="K40" s="2"/>
+      <c r="L40" s="2"/>
+      <c r="M40" s="2"/>
+      <c r="N40" s="2"/>
+      <c r="O40" s="2"/>
+    </row>
+    <row r="41" spans="2:21" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="B41" s="47" t="s">
+        <v>28</v>
+      </c>
+      <c r="C41" s="43"/>
+      <c r="D41" s="52"/>
+      <c r="E41" s="53"/>
+      <c r="F41" s="31"/>
+      <c r="G41" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="I41" s="2"/>
+      <c r="J41" s="2"/>
+      <c r="K41" s="2"/>
+      <c r="L41" s="2"/>
+      <c r="M41" s="2"/>
+      <c r="N41" s="2"/>
+      <c r="O41" s="2"/>
+    </row>
+    <row r="42" spans="2:21" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="B42" s="47" t="s">
+        <v>28</v>
+      </c>
+      <c r="C42" s="43"/>
+      <c r="D42" s="52"/>
+      <c r="E42" s="53"/>
+      <c r="F42" s="31"/>
+      <c r="G42" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="I42" s="2"/>
+      <c r="J42" s="2"/>
+      <c r="K42" s="2"/>
+      <c r="L42" s="2"/>
+      <c r="M42" s="2"/>
+      <c r="N42" s="2"/>
+      <c r="O42" s="2"/>
+    </row>
+    <row r="43" spans="2:21" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B43" s="47" t="s">
+        <v>28</v>
+      </c>
+      <c r="C43" s="43"/>
+      <c r="D43" s="52"/>
+      <c r="E43" s="53"/>
+      <c r="F43" s="31"/>
+      <c r="G43" s="29" t="s">
+        <v>70</v>
+      </c>
+      <c r="I43" s="2"/>
+      <c r="J43" s="2"/>
+      <c r="K43" s="2"/>
+      <c r="L43" s="2"/>
+      <c r="M43" s="2"/>
+      <c r="N43" s="2"/>
+      <c r="O43" s="2"/>
+    </row>
+    <row r="44" spans="2:21" ht="69.599999999999994" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B44" s="20"/>
+      <c r="C44" s="125" t="s">
+        <v>12</v>
+      </c>
+      <c r="D44" s="125"/>
+      <c r="E44" s="125"/>
+      <c r="F44" s="65" t="e">
+        <f>AVERAGE(F38:F43)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="G44" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="H44" s="130" t="s">
+        <v>65</v>
+      </c>
+      <c r="I44" s="130"/>
+      <c r="J44" s="130"/>
+      <c r="K44" s="130"/>
+      <c r="L44" s="130"/>
+      <c r="M44" s="130"/>
+      <c r="N44" s="130"/>
+      <c r="O44" s="130"/>
+      <c r="P44" s="130"/>
+    </row>
+    <row r="45" spans="2:21" x14ac:dyDescent="0.25">
+      <c r="C45" s="2"/>
+      <c r="D45" s="2"/>
+      <c r="I45" s="3"/>
+    </row>
+    <row r="46" spans="2:21" x14ac:dyDescent="0.25">
+      <c r="B46" s="81" t="s">
+        <v>85</v>
+      </c>
+      <c r="C46" s="2"/>
+      <c r="D46" s="2"/>
+      <c r="F46" s="18"/>
+    </row>
+    <row r="47" spans="2:21" x14ac:dyDescent="0.25">
+      <c r="B47" s="81" t="s">
+        <v>72</v>
+      </c>
+      <c r="C47" s="2"/>
+      <c r="D47" s="2"/>
+    </row>
+    <row r="48" spans="2:21" x14ac:dyDescent="0.25">
+      <c r="C48" s="2"/>
+      <c r="D48" s="2"/>
+    </row>
+    <row r="49" spans="3:15" x14ac:dyDescent="0.25">
+      <c r="C49" s="2"/>
+      <c r="D49" s="2"/>
+      <c r="I49" s="2"/>
+      <c r="J49" s="2"/>
+      <c r="K49" s="2"/>
+      <c r="L49" s="2"/>
+      <c r="M49" s="2"/>
+      <c r="N49" s="2"/>
+      <c r="O49" s="2"/>
+    </row>
+    <row r="50" spans="3:15" x14ac:dyDescent="0.25">
+      <c r="C50" s="2"/>
+      <c r="D50" s="2"/>
+      <c r="I50" s="2"/>
+      <c r="J50" s="2"/>
+      <c r="K50" s="2"/>
+      <c r="L50" s="2"/>
+      <c r="M50" s="2"/>
+      <c r="N50" s="2"/>
+      <c r="O50" s="2"/>
+    </row>
+    <row r="51" spans="3:15" x14ac:dyDescent="0.25">
+      <c r="C51" s="2"/>
+      <c r="D51" s="2"/>
+      <c r="I51" s="2"/>
+      <c r="J51" s="2"/>
+      <c r="K51" s="2"/>
+      <c r="L51" s="2"/>
+      <c r="M51" s="2"/>
+      <c r="N51" s="2"/>
+      <c r="O51" s="2"/>
+    </row>
+    <row r="52" spans="3:15" x14ac:dyDescent="0.25">
+      <c r="C52" s="2"/>
+      <c r="D52" s="2"/>
+    </row>
+    <row r="53" spans="3:15" x14ac:dyDescent="0.25">
+      <c r="C53" s="2"/>
+      <c r="D53" s="2"/>
+      <c r="I53" s="2"/>
+      <c r="J53" s="2"/>
+      <c r="K53" s="2"/>
+      <c r="L53" s="2"/>
+      <c r="M53" s="2"/>
+      <c r="N53" s="2"/>
+      <c r="O53" s="2"/>
+    </row>
+    <row r="54" spans="3:15" x14ac:dyDescent="0.25">
+      <c r="C54" s="2"/>
+      <c r="D54" s="2"/>
+      <c r="I54" s="2"/>
+      <c r="J54" s="2"/>
+      <c r="K54" s="2"/>
+      <c r="L54" s="2"/>
+      <c r="M54" s="2"/>
+      <c r="N54" s="2"/>
+      <c r="O54" s="2"/>
+    </row>
+    <row r="55" spans="3:15" x14ac:dyDescent="0.25">
+      <c r="C55" s="2"/>
+      <c r="D55" s="2"/>
+      <c r="I55" s="2"/>
+      <c r="J55" s="2"/>
+      <c r="K55" s="2"/>
+      <c r="L55" s="2"/>
+      <c r="M55" s="2"/>
+      <c r="N55" s="2"/>
+      <c r="O55" s="2"/>
+    </row>
+    <row r="56" spans="3:15" x14ac:dyDescent="0.25">
+      <c r="C56" s="2"/>
+      <c r="D56" s="2"/>
+      <c r="I56" s="2"/>
+      <c r="J56" s="2"/>
+      <c r="K56" s="2"/>
+      <c r="L56" s="2"/>
+      <c r="M56" s="2"/>
+      <c r="N56" s="2"/>
+      <c r="O56" s="2"/>
+    </row>
+    <row r="57" spans="3:15" x14ac:dyDescent="0.25">
+      <c r="C57" s="2"/>
+      <c r="D57" s="2"/>
+      <c r="I57" s="2"/>
+      <c r="J57" s="2"/>
+      <c r="K57" s="2"/>
+      <c r="L57" s="2"/>
+      <c r="M57" s="2"/>
+      <c r="N57" s="2"/>
+      <c r="O57" s="2"/>
+    </row>
+    <row r="58" spans="3:15" x14ac:dyDescent="0.25">
+      <c r="C58" s="2"/>
+      <c r="D58" s="2"/>
+      <c r="I58" s="2"/>
+      <c r="J58" s="2"/>
+      <c r="K58" s="2"/>
+      <c r="L58" s="2"/>
+      <c r="M58" s="2"/>
+      <c r="N58" s="2"/>
+      <c r="O58" s="2"/>
+    </row>
+    <row r="59" spans="3:15" x14ac:dyDescent="0.25">
+      <c r="C59" s="2"/>
+      <c r="D59" s="2"/>
+      <c r="I59" s="2"/>
+      <c r="J59" s="2"/>
+      <c r="K59" s="2"/>
+      <c r="L59" s="2"/>
+      <c r="M59" s="2"/>
+      <c r="N59" s="2"/>
+      <c r="O59" s="2"/>
+    </row>
+    <row r="60" spans="3:15" x14ac:dyDescent="0.25">
+      <c r="C60" s="2"/>
+      <c r="D60" s="2"/>
+      <c r="I60" s="2"/>
+      <c r="J60" s="2"/>
+      <c r="K60" s="2"/>
+      <c r="L60" s="2"/>
+      <c r="M60" s="2"/>
+      <c r="N60" s="2"/>
+      <c r="O60" s="2"/>
+    </row>
+    <row r="61" spans="3:15" x14ac:dyDescent="0.25">
+      <c r="C61" s="2"/>
+      <c r="D61" s="2"/>
+      <c r="I61" s="2"/>
+      <c r="J61" s="2"/>
+      <c r="K61" s="2"/>
+      <c r="L61" s="2"/>
+      <c r="M61" s="2"/>
+      <c r="N61" s="2"/>
+      <c r="O61" s="2"/>
+    </row>
+    <row r="62" spans="3:15" x14ac:dyDescent="0.25">
+      <c r="C62" s="2"/>
+      <c r="D62" s="2"/>
+    </row>
+    <row r="63" spans="3:15" x14ac:dyDescent="0.25">
+      <c r="C63" s="2"/>
+      <c r="D63" s="2"/>
+    </row>
+    <row r="64" spans="3:15" x14ac:dyDescent="0.25">
+      <c r="C64" s="2"/>
+      <c r="D64" s="2"/>
+    </row>
+    <row r="65" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C65" s="2"/>
+      <c r="D65" s="2"/>
+    </row>
+    <row r="66" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C66" s="2"/>
+      <c r="D66" s="2"/>
+    </row>
+    <row r="67" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C67" s="2"/>
+      <c r="D67" s="2"/>
+    </row>
+    <row r="68" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C68" s="2"/>
+      <c r="D68" s="2"/>
+    </row>
+    <row r="69" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C69" s="2"/>
+      <c r="D69" s="2"/>
+    </row>
+    <row r="70" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C70" s="2"/>
+      <c r="D70" s="2"/>
+    </row>
+    <row r="71" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C71" s="2"/>
+      <c r="D71" s="2"/>
+    </row>
+    <row r="72" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C72" s="2"/>
+      <c r="D72" s="2"/>
+    </row>
+    <row r="73" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C73" s="2"/>
+      <c r="D73" s="2"/>
+    </row>
+    <row r="74" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C74" s="2"/>
+      <c r="D74" s="2"/>
+    </row>
+    <row r="75" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C75" s="2"/>
+      <c r="D75" s="2"/>
+    </row>
+    <row r="76" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C76" s="2"/>
+      <c r="D76" s="2"/>
+    </row>
+    <row r="77" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C77" s="2"/>
+      <c r="D77" s="2"/>
+    </row>
+    <row r="78" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C78" s="2"/>
+      <c r="D78" s="2"/>
+    </row>
+    <row r="79" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C79" s="2"/>
+      <c r="D79" s="2"/>
+    </row>
+    <row r="80" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C80" s="2"/>
+      <c r="D80" s="2"/>
+    </row>
+    <row r="81" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C81" s="2"/>
+      <c r="D81" s="2"/>
+    </row>
+    <row r="82" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C82" s="2"/>
+      <c r="D82" s="2"/>
+    </row>
+    <row r="83" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C83" s="2"/>
+      <c r="D83" s="2"/>
+    </row>
+    <row r="84" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C84" s="2"/>
+      <c r="D84" s="2"/>
+    </row>
+    <row r="85" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C85" s="2"/>
+      <c r="D85" s="2"/>
+    </row>
+    <row r="86" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C86" s="2"/>
+      <c r="D86" s="2"/>
+    </row>
+    <row r="87" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C87" s="2"/>
+      <c r="D87" s="2"/>
+    </row>
+    <row r="88" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C88" s="2"/>
+      <c r="D88" s="2"/>
+    </row>
+    <row r="89" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C89" s="2"/>
+      <c r="D89" s="2"/>
+    </row>
+    <row r="90" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C90" s="2"/>
+      <c r="D90" s="2"/>
+    </row>
+    <row r="91" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C91" s="2"/>
+      <c r="D91" s="2"/>
+    </row>
+    <row r="92" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C92" s="2"/>
+      <c r="D92" s="2"/>
+    </row>
+    <row r="93" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C93" s="2"/>
+      <c r="D93" s="2"/>
+    </row>
+    <row r="94" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C94" s="2"/>
+      <c r="D94" s="2"/>
+    </row>
+    <row r="95" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C95" s="2"/>
+      <c r="D95" s="2"/>
+    </row>
+    <row r="96" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C96" s="2"/>
+      <c r="D96" s="2"/>
+    </row>
+    <row r="97" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C97" s="2"/>
+      <c r="D97" s="2"/>
+    </row>
+    <row r="98" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C98" s="2"/>
+      <c r="D98" s="2"/>
+    </row>
+    <row r="99" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C99" s="2"/>
+      <c r="D99" s="2"/>
+    </row>
+    <row r="100" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C100" s="2"/>
+      <c r="D100" s="2"/>
+    </row>
+    <row r="101" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C101" s="2"/>
+      <c r="D101" s="2"/>
+    </row>
+    <row r="102" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C102" s="2"/>
+      <c r="D102" s="2"/>
+    </row>
+    <row r="103" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C103" s="2"/>
+      <c r="D103" s="2"/>
+    </row>
+    <row r="104" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C104" s="2"/>
+      <c r="D104" s="2"/>
+    </row>
+    <row r="105" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C105" s="2"/>
+      <c r="D105" s="2"/>
+    </row>
+    <row r="106" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C106" s="2"/>
+      <c r="D106" s="2"/>
+    </row>
+    <row r="107" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C107" s="2"/>
+      <c r="D107" s="2"/>
+    </row>
+    <row r="108" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C108" s="2"/>
+      <c r="D108" s="2"/>
+    </row>
+    <row r="109" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C109" s="2"/>
+      <c r="D109" s="2"/>
+    </row>
+    <row r="110" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C110" s="2"/>
+      <c r="D110" s="2"/>
+    </row>
+    <row r="111" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C111" s="2"/>
+      <c r="D111" s="2"/>
+    </row>
+    <row r="112" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C112" s="2"/>
+      <c r="D112" s="2"/>
+    </row>
+    <row r="113" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C113" s="2"/>
+      <c r="D113" s="2"/>
+    </row>
+    <row r="114" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C114" s="2"/>
+      <c r="D114" s="2"/>
+    </row>
+    <row r="115" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C115" s="2"/>
+      <c r="D115" s="2"/>
+    </row>
+    <row r="116" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C116" s="2"/>
+      <c r="D116" s="2"/>
+    </row>
+    <row r="117" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C117" s="2"/>
+      <c r="D117" s="2"/>
+    </row>
+    <row r="118" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C118" s="2"/>
+      <c r="D118" s="2"/>
+    </row>
+    <row r="119" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C119" s="2"/>
+      <c r="D119" s="2"/>
+    </row>
+    <row r="120" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C120" s="2"/>
+      <c r="D120" s="2"/>
+    </row>
+    <row r="121" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C121" s="2"/>
+      <c r="D121" s="2"/>
+    </row>
+    <row r="122" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C122" s="2"/>
+      <c r="D122" s="2"/>
+    </row>
+    <row r="123" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C123" s="2"/>
+      <c r="D123" s="2"/>
+    </row>
+    <row r="124" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C124" s="2"/>
+      <c r="D124" s="2"/>
+    </row>
+    <row r="125" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C125" s="2"/>
+      <c r="D125" s="2"/>
+    </row>
+  </sheetData>
+  <sheetProtection formatCells="0"/>
+  <mergeCells count="4">
+    <mergeCell ref="C44:E44"/>
+    <mergeCell ref="B11:F11"/>
+    <mergeCell ref="H44:P44"/>
+    <mergeCell ref="B27:F27"/>
+  </mergeCells>
+  <phoneticPr fontId="36" type="noConversion"/>
+  <hyperlinks>
+    <hyperlink ref="F36" r:id="rId1" xr:uid="{7B032418-13A1-43C8-99ED-D96ECEFAC9F2}"/>
+    <hyperlink ref="S6" r:id="rId2" xr:uid="{E41A9382-5AD1-41A3-8416-A50850E72F8B}"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="300" r:id="rId3"/>
+  <drawing r:id="rId4"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{038160D4-AF1E-4C06-B173-A1DD893E929E}">
+  <sheetPr>
+    <tabColor theme="5" tint="0.59999389629810485"/>
+  </sheetPr>
+  <dimension ref="A1:W125"/>
+  <sheetViews>
+    <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="B11" sqref="B11:F11"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.59765625" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="8.3984375" style="2" customWidth="1"/>
+    <col min="2" max="2" width="57.69921875" style="2" customWidth="1"/>
+    <col min="3" max="4" width="18.59765625" style="4" customWidth="1"/>
+    <col min="5" max="6" width="18.59765625" style="2" customWidth="1"/>
+    <col min="7" max="7" width="15.69921875" style="2" customWidth="1"/>
+    <col min="8" max="8" width="18.59765625" style="2" customWidth="1"/>
+    <col min="9" max="13" width="8.59765625" style="1"/>
+    <col min="14" max="14" width="15.69921875" style="1" customWidth="1"/>
+    <col min="15" max="15" width="8.59765625" style="1"/>
+    <col min="16" max="16" width="7.3984375" style="2" customWidth="1"/>
+    <col min="17" max="17" width="9.8984375" style="2" customWidth="1"/>
+    <col min="18" max="18" width="9.19921875" style="2" customWidth="1"/>
+    <col min="19" max="20" width="8.59765625" style="2"/>
+    <col min="21" max="21" width="26.8984375" style="2" customWidth="1"/>
+    <col min="22" max="22" width="23.09765625" style="2" customWidth="1"/>
+    <col min="23" max="16384" width="8.59765625" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:23" ht="24.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="124" t="s">
+        <v>86</v>
+      </c>
+      <c r="B1" s="70" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1" s="2"/>
+      <c r="D1" s="2"/>
+      <c r="I1" s="2"/>
+      <c r="J1" s="2"/>
+      <c r="K1" s="2"/>
+      <c r="L1" s="2"/>
+      <c r="M1" s="2"/>
+      <c r="N1" s="2"/>
+      <c r="O1" s="2"/>
+      <c r="Q1" s="70" t="s">
+        <v>101</v>
+      </c>
+      <c r="V1" s="113">
+        <v>46266</v>
+      </c>
+    </row>
+    <row r="2" spans="1:23" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B2" s="62" t="s">
+        <v>59</v>
+      </c>
+      <c r="C2" s="68" t="s">
+        <v>31</v>
+      </c>
+      <c r="D2" s="68" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2" s="68" t="s">
+        <v>33</v>
+      </c>
+      <c r="F2" s="69" t="s">
+        <v>34</v>
+      </c>
+      <c r="G2" s="69" t="s">
+        <v>46</v>
+      </c>
+      <c r="H2" s="69" t="s">
+        <v>39</v>
+      </c>
+      <c r="I2" s="68" t="s">
+        <v>40</v>
+      </c>
+      <c r="J2" s="68" t="s">
+        <v>35</v>
+      </c>
+      <c r="K2" s="112" t="s">
+        <v>36</v>
+      </c>
+      <c r="L2" s="69" t="s">
+        <v>41</v>
+      </c>
+      <c r="M2" s="69" t="s">
+        <v>37</v>
+      </c>
+      <c r="N2" s="69" t="s">
+        <v>38</v>
+      </c>
+      <c r="O2" s="68" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="3" spans="1:23" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B3" s="61" t="s">
+        <v>50</v>
+      </c>
+      <c r="C3" s="121"/>
+      <c r="D3" s="121" t="s">
+        <v>32</v>
+      </c>
+      <c r="E3" s="121"/>
+      <c r="F3" s="121"/>
+      <c r="G3" s="121" t="s">
+        <v>46</v>
+      </c>
+      <c r="H3" s="121"/>
+      <c r="I3" s="121"/>
+      <c r="J3" s="121" t="s">
+        <v>35</v>
+      </c>
+      <c r="K3" s="123"/>
+      <c r="L3" s="121"/>
+      <c r="M3" s="121" t="s">
+        <v>37</v>
+      </c>
+      <c r="N3" s="121"/>
+      <c r="O3" s="122"/>
+      <c r="Q3" s="70" t="s">
+        <v>77</v>
+      </c>
+      <c r="V3" s="113">
+        <v>46168</v>
+      </c>
+    </row>
+    <row r="4" spans="1:23" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B4" s="61" t="s">
+        <v>50</v>
+      </c>
+      <c r="C4" s="121"/>
+      <c r="D4" s="121" t="s">
+        <v>33</v>
+      </c>
+      <c r="E4" s="121" t="s">
+        <v>33</v>
+      </c>
+      <c r="F4" s="121"/>
+      <c r="G4" s="121" t="s">
+        <v>39</v>
+      </c>
+      <c r="H4" s="121" t="s">
+        <v>39</v>
+      </c>
+      <c r="I4" s="121"/>
+      <c r="J4" s="121" t="s">
+        <v>36</v>
+      </c>
+      <c r="K4" s="123" t="s">
+        <v>36</v>
+      </c>
+      <c r="L4" s="121"/>
+      <c r="M4" s="121" t="s">
+        <v>38</v>
+      </c>
+      <c r="N4" s="121" t="s">
+        <v>38</v>
+      </c>
+      <c r="O4" s="122"/>
+    </row>
+    <row r="5" spans="1:23" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B5" s="61" t="s">
+        <v>51</v>
+      </c>
+      <c r="C5" s="121" t="s">
+        <v>42</v>
+      </c>
+      <c r="D5" s="121" t="s">
+        <v>43</v>
+      </c>
+      <c r="E5" s="121" t="s">
+        <v>43</v>
+      </c>
+      <c r="F5" s="121" t="s">
+        <v>43</v>
+      </c>
+      <c r="G5" s="121" t="s">
+        <v>44</v>
+      </c>
+      <c r="H5" s="121" t="s">
+        <v>44</v>
+      </c>
+      <c r="I5" s="121" t="s">
+        <v>44</v>
+      </c>
+      <c r="J5" s="121" t="s">
+        <v>45</v>
+      </c>
+      <c r="K5" s="123" t="s">
+        <v>45</v>
+      </c>
+      <c r="L5" s="121" t="s">
+        <v>45</v>
+      </c>
+      <c r="M5" s="121" t="s">
+        <v>48</v>
+      </c>
+      <c r="N5" s="121" t="s">
+        <v>48</v>
+      </c>
+      <c r="O5" s="121" t="s">
+        <v>48</v>
+      </c>
+      <c r="Q5" s="70" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="6" spans="1:23" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B6" s="61" t="s">
+        <v>51</v>
+      </c>
+      <c r="C6" s="121" t="s">
+        <v>43</v>
+      </c>
+      <c r="D6" s="121" t="s">
+        <v>44</v>
+      </c>
+      <c r="E6" s="121" t="s">
+        <v>44</v>
+      </c>
+      <c r="F6" s="121" t="s">
+        <v>44</v>
+      </c>
+      <c r="G6" s="121" t="s">
+        <v>45</v>
+      </c>
+      <c r="H6" s="121" t="s">
+        <v>45</v>
+      </c>
+      <c r="I6" s="121" t="s">
+        <v>45</v>
+      </c>
+      <c r="J6" s="121" t="s">
+        <v>48</v>
+      </c>
+      <c r="K6" s="123" t="s">
+        <v>48</v>
+      </c>
+      <c r="L6" s="121" t="s">
+        <v>48</v>
+      </c>
+      <c r="M6" s="121" t="s">
+        <v>49</v>
+      </c>
+      <c r="N6" s="121" t="s">
+        <v>49</v>
+      </c>
+      <c r="O6" s="121" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q6" s="79" t="s">
+        <v>61</v>
+      </c>
+      <c r="R6" s="63"/>
+      <c r="S6" s="27" t="s">
         <v>55</v>
       </c>
-      <c r="Q2" s="81"/>
-[...6 lines deleted...]
-      <c r="U2" s="71" t="s">
+      <c r="T6" s="28"/>
+      <c r="U6" s="28"/>
+      <c r="V6" s="28"/>
+      <c r="W6" s="28"/>
+    </row>
+    <row r="8" spans="1:23" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B8" s="70" t="s">
+        <v>75</v>
+      </c>
+      <c r="C8" s="32"/>
+      <c r="D8" s="32"/>
+      <c r="E8" s="32"/>
+      <c r="F8" s="32"/>
+      <c r="G8" s="32"/>
+      <c r="H8" s="32"/>
+      <c r="I8" s="19"/>
+      <c r="J8" s="19"/>
+      <c r="K8" s="19"/>
+      <c r="L8" s="19"/>
+      <c r="M8" s="19"/>
+      <c r="N8" s="19"/>
+      <c r="Q8" s="81" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="9" spans="1:23" ht="22.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B9" s="40"/>
+      <c r="C9" s="78" t="s">
+        <v>71</v>
+      </c>
+      <c r="D9" s="78" t="s">
+        <v>71</v>
+      </c>
+      <c r="E9" s="78" t="s">
+        <v>76</v>
+      </c>
+      <c r="F9" s="78" t="s">
+        <v>76</v>
+      </c>
+      <c r="H9" s="1"/>
+      <c r="I9" s="19"/>
+      <c r="J9" s="19"/>
+      <c r="K9" s="19"/>
+      <c r="L9" s="19"/>
+      <c r="M9" s="19"/>
+      <c r="N9" s="19"/>
+      <c r="O9" s="19"/>
+      <c r="P9" s="19"/>
+      <c r="Q9" s="81" t="s">
+        <v>74</v>
+      </c>
+      <c r="R9" s="29" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="10" spans="1:23" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="B10" s="21"/>
+      <c r="C10" s="24" t="s">
+        <v>54</v>
+      </c>
+      <c r="D10" s="24">
+        <v>46266</v>
+      </c>
+      <c r="E10" s="59" t="s">
+        <v>52</v>
+      </c>
+      <c r="F10" s="60" t="s">
         <v>57</v>
       </c>
-      <c r="V2" s="71" t="s">
+      <c r="G10" s="29" t="s">
+        <v>15</v>
+      </c>
+      <c r="H10" s="19"/>
+      <c r="I10" s="19"/>
+      <c r="J10" s="19"/>
+      <c r="K10" s="19"/>
+      <c r="L10" s="19"/>
+      <c r="M10" s="19"/>
+      <c r="N10" s="19"/>
+      <c r="O10" s="19"/>
+      <c r="P10" s="19"/>
+      <c r="Q10" s="1"/>
+      <c r="R10" s="1"/>
+      <c r="S10" s="1"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+    </row>
+    <row r="11" spans="1:23" ht="88.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B11" s="126" t="s">
+        <v>21</v>
+      </c>
+      <c r="C11" s="127"/>
+      <c r="D11" s="128"/>
+      <c r="E11" s="128"/>
+      <c r="F11" s="129"/>
+      <c r="G11" s="26"/>
+      <c r="H11" s="23"/>
+      <c r="I11" s="23"/>
+      <c r="J11" s="23"/>
+      <c r="K11" s="23"/>
+      <c r="L11" s="23"/>
+      <c r="M11" s="23"/>
+      <c r="N11" s="23"/>
+      <c r="O11" s="19"/>
+      <c r="P11" s="19"/>
+      <c r="Q11" s="1"/>
+      <c r="R11" s="1"/>
+      <c r="S11" s="1"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+    </row>
+    <row r="12" spans="1:23" s="1" customFormat="1" ht="15.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B12" s="82"/>
+      <c r="C12" s="84"/>
+      <c r="D12" s="86"/>
+      <c r="E12" s="37"/>
+      <c r="F12" s="37"/>
+      <c r="G12" s="26" t="s">
+        <v>79</v>
+      </c>
+      <c r="H12" s="23"/>
+      <c r="I12" s="23"/>
+      <c r="J12" s="23"/>
+      <c r="K12" s="23"/>
+      <c r="L12" s="23"/>
+      <c r="M12" s="23"/>
+      <c r="N12" s="23"/>
+      <c r="O12" s="19"/>
+      <c r="P12" s="19"/>
+    </row>
+    <row r="13" spans="1:23" s="1" customFormat="1" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B13" s="76" t="s">
+        <v>67</v>
+      </c>
+      <c r="C13" s="85"/>
+      <c r="D13" s="88">
+        <v>69.040000000000006</v>
+      </c>
+      <c r="E13" s="83"/>
+      <c r="F13" s="36"/>
+      <c r="G13" s="26" t="s">
+        <v>79</v>
+      </c>
+      <c r="H13" s="58"/>
+      <c r="I13" s="58"/>
+      <c r="J13" s="58"/>
+      <c r="K13" s="58"/>
+      <c r="L13" s="58"/>
+      <c r="M13" s="58"/>
+      <c r="N13" s="58"/>
+      <c r="O13" s="19"/>
+      <c r="P13" s="19"/>
+    </row>
+    <row r="14" spans="1:23" s="1" customFormat="1" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B14" s="37"/>
+      <c r="C14" s="48"/>
+      <c r="D14" s="87"/>
+      <c r="E14" s="90"/>
+      <c r="F14" s="42"/>
+      <c r="G14" s="54"/>
+      <c r="H14" s="55"/>
+      <c r="I14" s="55"/>
+      <c r="J14" s="55"/>
+      <c r="K14" s="55"/>
+      <c r="L14" s="55"/>
+      <c r="M14" s="55"/>
+      <c r="N14" s="55"/>
+      <c r="O14" s="19"/>
+      <c r="P14" s="19"/>
+    </row>
+    <row r="15" spans="1:23" s="1" customFormat="1" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B15" s="76" t="s">
+        <v>68</v>
+      </c>
+      <c r="C15" s="48"/>
+      <c r="D15" s="89"/>
+      <c r="E15" s="88">
+        <v>72.67</v>
+      </c>
+      <c r="F15" s="92"/>
+      <c r="G15" s="26" t="s">
+        <v>80</v>
+      </c>
+      <c r="H15" s="23"/>
+      <c r="I15" s="23"/>
+      <c r="J15" s="23"/>
+      <c r="K15" s="23"/>
+      <c r="L15" s="23"/>
+      <c r="M15" s="23"/>
+      <c r="N15" s="23"/>
+      <c r="O15" s="19"/>
+      <c r="P15" s="19"/>
+    </row>
+    <row r="16" spans="1:23" s="1" customFormat="1" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B16" s="76" t="s">
+        <v>69</v>
+      </c>
+      <c r="C16" s="48"/>
+      <c r="D16" s="48"/>
+      <c r="E16" s="91"/>
+      <c r="F16" s="88">
+        <v>80.510000000000005</v>
+      </c>
+      <c r="G16" s="26" t="s">
+        <v>80</v>
+      </c>
+      <c r="H16" s="23"/>
+      <c r="I16" s="23"/>
+      <c r="J16" s="23"/>
+      <c r="K16" s="23"/>
+      <c r="L16" s="23"/>
+      <c r="M16" s="23"/>
+      <c r="N16" s="23"/>
+      <c r="O16" s="19"/>
+      <c r="P16" s="19"/>
+    </row>
+    <row r="17" spans="2:21" s="1" customFormat="1" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B17" s="38"/>
+      <c r="C17" s="94"/>
+      <c r="D17" s="95"/>
+      <c r="E17" s="96"/>
+      <c r="F17" s="97"/>
+      <c r="G17" s="26"/>
+      <c r="H17" s="23"/>
+      <c r="I17" s="23"/>
+      <c r="J17" s="23"/>
+      <c r="K17" s="23"/>
+      <c r="L17" s="23"/>
+      <c r="M17" s="23"/>
+      <c r="N17" s="23"/>
+      <c r="O17" s="19"/>
+      <c r="P17" s="19"/>
+    </row>
+    <row r="18" spans="2:21" s="1" customFormat="1" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B18" s="93" t="s">
+        <v>23</v>
+      </c>
+      <c r="C18" s="100"/>
+      <c r="D18" s="101">
+        <f t="shared" ref="D18" si="0">$F$44</f>
+        <v>36.738333333333337</v>
+      </c>
+      <c r="E18" s="101">
+        <f>$F$44</f>
+        <v>36.738333333333337</v>
+      </c>
+      <c r="F18" s="102">
+        <f>$F$44</f>
+        <v>36.738333333333337</v>
+      </c>
+      <c r="G18" s="26" t="s">
+        <v>81</v>
+      </c>
+      <c r="H18" s="23"/>
+      <c r="I18" s="23"/>
+      <c r="J18" s="23"/>
+      <c r="K18" s="23"/>
+      <c r="L18" s="23"/>
+      <c r="M18" s="23"/>
+      <c r="N18" s="23"/>
+      <c r="O18" s="19"/>
+      <c r="P18" s="19"/>
+    </row>
+    <row r="19" spans="2:21" s="1" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="B19" s="38"/>
+      <c r="C19" s="98"/>
+      <c r="D19" s="98"/>
+      <c r="E19" s="98"/>
+      <c r="F19" s="99"/>
+      <c r="G19" s="26"/>
+      <c r="H19" s="23"/>
+      <c r="I19" s="23"/>
+      <c r="J19" s="23"/>
+      <c r="K19" s="23"/>
+      <c r="L19" s="23"/>
+      <c r="M19" s="23"/>
+      <c r="N19" s="23"/>
+      <c r="O19" s="19"/>
+    </row>
+    <row r="20" spans="2:21" s="1" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="B20" s="39" t="s">
+        <v>3</v>
+      </c>
+      <c r="C20" s="41">
+        <f>SUM(C12:C18)</f>
+        <v>0</v>
+      </c>
+      <c r="D20" s="41">
+        <f>SUM(D12:D18)</f>
+        <v>105.77833333333334</v>
+      </c>
+      <c r="E20" s="41">
+        <f>SUM(E12:E18)</f>
+        <v>109.40833333333333</v>
+      </c>
+      <c r="F20" s="41">
+        <f>SUM(F12:F18)</f>
+        <v>117.24833333333333</v>
+      </c>
+      <c r="G20" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="H20" s="23"/>
+      <c r="I20" s="23"/>
+      <c r="J20" s="23"/>
+      <c r="K20" s="23"/>
+      <c r="L20" s="23"/>
+      <c r="M20" s="23"/>
+      <c r="N20" s="23"/>
+      <c r="O20" s="19"/>
+      <c r="P20" s="19"/>
+    </row>
+    <row r="21" spans="2:21" s="1" customFormat="1" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B21" s="38"/>
+      <c r="C21" s="104"/>
+      <c r="D21" s="105"/>
+      <c r="E21" s="105"/>
+      <c r="F21" s="106"/>
+      <c r="G21" s="26"/>
+      <c r="H21" s="23"/>
+      <c r="I21" s="23"/>
+      <c r="J21" s="23"/>
+      <c r="K21" s="23"/>
+      <c r="L21" s="23"/>
+      <c r="M21" s="23"/>
+      <c r="N21" s="23"/>
+      <c r="O21" s="19"/>
+      <c r="P21" s="19"/>
+    </row>
+    <row r="22" spans="2:21" s="1" customFormat="1" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B22" s="103" t="s">
+        <v>17</v>
+      </c>
+      <c r="C22" s="108"/>
+      <c r="D22" s="109">
+        <f>C34</f>
+        <v>7.34</v>
+      </c>
+      <c r="E22" s="109">
+        <f>C34</f>
+        <v>7.34</v>
+      </c>
+      <c r="F22" s="110">
+        <f>C34</f>
+        <v>7.34</v>
+      </c>
+      <c r="G22" s="56" t="s">
+        <v>63</v>
+      </c>
+      <c r="H22" s="71"/>
+      <c r="I22" s="71"/>
+      <c r="J22" s="71"/>
+      <c r="K22" s="23"/>
+      <c r="L22" s="23"/>
+      <c r="M22" s="23"/>
+      <c r="N22" s="23"/>
+      <c r="O22" s="19"/>
+      <c r="P22" s="19"/>
+    </row>
+    <row r="23" spans="2:21" s="1" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="B23" s="45" t="s">
+        <v>19</v>
+      </c>
+      <c r="C23" s="107"/>
+      <c r="D23" s="107"/>
+      <c r="E23" s="107"/>
+      <c r="F23" s="107"/>
+      <c r="G23" s="26" t="s">
+        <v>73</v>
+      </c>
+      <c r="H23" s="23"/>
+      <c r="I23" s="23"/>
+      <c r="J23" s="23"/>
+      <c r="K23" s="23"/>
+      <c r="L23" s="23"/>
+      <c r="M23" s="23"/>
+      <c r="N23" s="23"/>
+      <c r="O23" s="19"/>
+    </row>
+    <row r="24" spans="2:21" s="1" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="B24" s="45" t="s">
+        <v>20</v>
+      </c>
+      <c r="C24" s="46"/>
+      <c r="D24" s="46"/>
+      <c r="E24" s="46"/>
+      <c r="F24" s="46"/>
+      <c r="G24" s="26"/>
+      <c r="H24" s="23"/>
+      <c r="I24" s="23"/>
+      <c r="J24" s="23"/>
+      <c r="K24" s="23"/>
+      <c r="L24" s="23"/>
+      <c r="M24" s="23"/>
+      <c r="N24" s="23"/>
+      <c r="O24" s="19"/>
+      <c r="P24" s="19"/>
+    </row>
+    <row r="25" spans="2:21" s="1" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B25" s="39" t="s">
         <v>4</v>
       </c>
-      <c r="W2" s="71" t="s">
+      <c r="C25" s="41">
+        <f>C20+C22+C23+C24</f>
+        <v>0</v>
+      </c>
+      <c r="D25" s="41">
+        <f>D20+D22+D23+D24</f>
+        <v>113.11833333333334</v>
+      </c>
+      <c r="E25" s="41">
+        <f>E20+E22+E23+E24</f>
+        <v>116.74833333333333</v>
+      </c>
+      <c r="F25" s="41">
+        <f>F20+F22+F23+F24</f>
+        <v>124.58833333333334</v>
+      </c>
+      <c r="G25" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="H25" s="23"/>
+      <c r="I25" s="23"/>
+      <c r="J25" s="23"/>
+      <c r="K25" s="23"/>
+      <c r="L25" s="23"/>
+      <c r="M25" s="23"/>
+      <c r="N25" s="23"/>
+      <c r="O25" s="19"/>
+      <c r="P25" s="19"/>
+    </row>
+    <row r="26" spans="2:21" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B26" s="20"/>
+      <c r="C26" s="2"/>
+      <c r="D26" s="2"/>
+      <c r="E26" s="2"/>
+      <c r="F26" s="2"/>
+      <c r="G26" s="2"/>
+      <c r="H26" s="34"/>
+      <c r="I26" s="35"/>
+      <c r="J26" s="19"/>
+      <c r="K26" s="19"/>
+      <c r="L26" s="19"/>
+      <c r="M26" s="19"/>
+      <c r="N26" s="19"/>
+      <c r="O26" s="19"/>
+      <c r="P26" s="19"/>
+    </row>
+    <row r="27" spans="2:21" s="1" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B27" s="131"/>
+      <c r="C27" s="132"/>
+      <c r="D27" s="132"/>
+      <c r="E27" s="132"/>
+      <c r="F27" s="133"/>
+      <c r="G27" s="2"/>
+      <c r="H27" s="51"/>
+      <c r="I27" s="35"/>
+      <c r="J27" s="19"/>
+      <c r="K27" s="19"/>
+      <c r="L27" s="19"/>
+      <c r="M27" s="19"/>
+      <c r="N27" s="19"/>
+      <c r="O27" s="19"/>
+      <c r="P27" s="19"/>
+    </row>
+    <row r="28" spans="2:21" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B28" s="20"/>
+      <c r="C28" s="2"/>
+      <c r="D28" s="2"/>
+      <c r="E28" s="2"/>
+      <c r="F28" s="2"/>
+      <c r="G28" s="2"/>
+      <c r="H28" s="51"/>
+      <c r="I28" s="35"/>
+      <c r="J28" s="19"/>
+      <c r="K28" s="19"/>
+      <c r="L28" s="19"/>
+      <c r="M28" s="19"/>
+      <c r="N28" s="19"/>
+      <c r="O28" s="19"/>
+      <c r="P28" s="19"/>
+    </row>
+    <row r="29" spans="2:21" s="1" customFormat="1" ht="21.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B29" s="77" t="s">
+        <v>14</v>
+      </c>
+      <c r="D29" s="72" t="s">
+        <v>64</v>
+      </c>
+      <c r="E29" s="72"/>
+      <c r="F29" s="72"/>
+      <c r="G29" s="3"/>
+      <c r="H29" s="51"/>
+      <c r="I29" s="25"/>
+      <c r="J29" s="19"/>
+      <c r="K29" s="19"/>
+      <c r="L29" s="22"/>
+      <c r="M29" s="19"/>
+      <c r="N29" s="19"/>
+      <c r="O29" s="19"/>
+      <c r="P29" s="19"/>
+    </row>
+    <row r="30" spans="2:21" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B30" s="20"/>
+      <c r="C30" s="3"/>
+      <c r="D30" s="75" t="s">
+        <v>7</v>
+      </c>
+      <c r="E30" s="75"/>
+      <c r="F30" s="75"/>
+      <c r="G30" s="75"/>
+      <c r="H30" s="111">
+        <f>(C25*1+D25*1+E25*3+F25*3)/8</f>
+        <v>104.64104166666667</v>
+      </c>
+      <c r="I30" s="56" t="s">
+        <v>5</v>
+      </c>
+      <c r="J30" s="49" t="s">
+        <v>22</v>
+      </c>
+      <c r="K30" s="57"/>
+      <c r="L30" s="22"/>
+      <c r="M30" s="19"/>
+      <c r="N30" s="19"/>
+      <c r="O30" s="19"/>
+      <c r="P30" s="19"/>
+      <c r="Q30" s="1"/>
+      <c r="R30" s="1"/>
+      <c r="S30" s="1"/>
+      <c r="T30" s="1"/>
+      <c r="U30" s="1"/>
+    </row>
+    <row r="31" spans="2:21" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B31" s="20"/>
+      <c r="C31" s="3"/>
+      <c r="D31" s="75" t="s">
+        <v>8</v>
+      </c>
+      <c r="E31" s="75"/>
+      <c r="F31" s="75"/>
+      <c r="G31" s="75"/>
+      <c r="H31" s="64">
+        <f>(C25*1+D25*1+E25*3+F25*3)/7</f>
+        <v>119.5897619047619</v>
+      </c>
+      <c r="I31" s="56" t="s">
+        <v>5</v>
+      </c>
+      <c r="J31" s="49" t="s">
+        <v>22</v>
+      </c>
+      <c r="K31" s="57"/>
+      <c r="L31" s="19"/>
+      <c r="M31" s="19"/>
+      <c r="N31" s="19"/>
+      <c r="O31" s="19"/>
+      <c r="P31" s="19"/>
+      <c r="Q31" s="1"/>
+      <c r="R31" s="1"/>
+      <c r="S31" s="1"/>
+      <c r="T31" s="1"/>
+      <c r="U31" s="1"/>
+    </row>
+    <row r="32" spans="2:21" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B32" s="20"/>
+      <c r="C32" s="3"/>
+      <c r="D32" s="75" t="s">
+        <v>6</v>
+      </c>
+      <c r="E32" s="75"/>
+      <c r="F32" s="75"/>
+      <c r="G32" s="75"/>
+      <c r="H32" s="111">
+        <f>(E25*3+F25*3)/6</f>
+        <v>120.66833333333334</v>
+      </c>
+      <c r="I32" s="56" t="s">
+        <v>5</v>
+      </c>
+      <c r="J32" s="49" t="s">
+        <v>22</v>
+      </c>
+      <c r="K32" s="57"/>
+      <c r="L32" s="19"/>
+      <c r="M32" s="19"/>
+      <c r="N32" s="19"/>
+      <c r="O32" s="19"/>
+      <c r="P32" s="19"/>
+      <c r="Q32" s="1"/>
+      <c r="R32" s="1"/>
+      <c r="S32" s="1"/>
+      <c r="T32" s="1"/>
+      <c r="U32" s="1"/>
+    </row>
+    <row r="33" spans="2:21" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B33" s="20"/>
+      <c r="C33" s="20"/>
+      <c r="D33" s="20"/>
+      <c r="E33" s="20"/>
+      <c r="F33" s="20"/>
+      <c r="G33" s="20"/>
+      <c r="H33" s="20"/>
+      <c r="I33" s="19"/>
+      <c r="J33" s="50"/>
+      <c r="K33" s="19"/>
+      <c r="L33" s="19"/>
+      <c r="M33" s="19"/>
+      <c r="N33" s="19"/>
+      <c r="O33" s="19"/>
+      <c r="P33" s="19"/>
+      <c r="Q33" s="1"/>
+      <c r="R33" s="1"/>
+      <c r="S33" s="1"/>
+      <c r="T33" s="1"/>
+      <c r="U33" s="1"/>
+    </row>
+    <row r="34" spans="2:21" ht="24.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B34" s="70" t="s">
+        <v>94</v>
+      </c>
+      <c r="C34" s="73">
+        <v>7.34</v>
+      </c>
+      <c r="D34" s="74" t="s">
+        <v>58</v>
+      </c>
+      <c r="E34" s="20"/>
+      <c r="F34" s="20"/>
+      <c r="G34" s="20"/>
+      <c r="H34" s="20"/>
+      <c r="I34" s="19"/>
+      <c r="J34" s="19"/>
+      <c r="K34" s="19"/>
+      <c r="L34" s="19"/>
+      <c r="M34" s="19"/>
+      <c r="N34" s="19"/>
+      <c r="O34" s="19"/>
+      <c r="P34" s="19"/>
+      <c r="Q34" s="1"/>
+      <c r="R34" s="1"/>
+      <c r="S34" s="1"/>
+      <c r="T34" s="1"/>
+      <c r="U34" s="1"/>
+    </row>
+    <row r="35" spans="2:21" x14ac:dyDescent="0.25">
+      <c r="B35" s="20"/>
+      <c r="C35" s="2"/>
+      <c r="D35" s="2"/>
+      <c r="F35" s="20"/>
+      <c r="G35" s="20"/>
+      <c r="H35" s="20"/>
+      <c r="I35" s="20"/>
+      <c r="J35" s="20"/>
+      <c r="K35" s="20"/>
+      <c r="L35" s="20"/>
+      <c r="M35" s="20"/>
+      <c r="N35" s="20"/>
+      <c r="O35" s="20"/>
+      <c r="P35" s="20"/>
+      <c r="Q35" s="1"/>
+      <c r="R35" s="1"/>
+      <c r="S35" s="1"/>
+      <c r="T35" s="1"/>
+      <c r="U35" s="1"/>
+    </row>
+    <row r="36" spans="2:21" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B36" s="70" t="s">
+        <v>62</v>
+      </c>
+      <c r="D36" s="2"/>
+      <c r="E36" s="79" t="s">
+        <v>61</v>
+      </c>
+      <c r="F36" s="80" t="s">
+        <v>24</v>
+      </c>
+      <c r="G36" s="28"/>
+      <c r="H36" s="28"/>
+      <c r="I36" s="28"/>
+      <c r="J36" s="28"/>
+      <c r="K36" s="28"/>
+      <c r="L36" s="28"/>
+      <c r="M36" s="28"/>
+      <c r="N36" s="28"/>
+      <c r="O36" s="63"/>
+      <c r="P36" s="20"/>
+    </row>
+    <row r="37" spans="2:21" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="C37" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="D37" s="30" t="s">
+        <v>9</v>
+      </c>
+      <c r="E37" s="30" t="s">
         <v>10</v>
       </c>
-      <c r="X2" s="71" t="s">
-[...8 lines deleted...]
-      <c r="D3" s="39" t="s">
+      <c r="F37" s="30" t="s">
+        <v>11</v>
+      </c>
+      <c r="I37" s="2"/>
+      <c r="J37" s="2"/>
+      <c r="K37" s="2"/>
+      <c r="L37" s="2"/>
+      <c r="M37" s="2"/>
+      <c r="N37" s="2"/>
+      <c r="O37" s="2"/>
+    </row>
+    <row r="38" spans="2:21" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B38" s="47" t="s">
         <v>25</v>
       </c>
-      <c r="E3" s="3" t="s">
+      <c r="C38" s="43" t="s">
         <v>26</v>
       </c>
-      <c r="F3" s="3" t="s">
+      <c r="D38" s="52">
+        <v>110.91</v>
+      </c>
+      <c r="E38" s="53">
+        <v>47.94</v>
+      </c>
+      <c r="F38" s="31">
+        <f t="shared" ref="F38:F43" si="1">D38-E38</f>
+        <v>62.97</v>
+      </c>
+      <c r="G38" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="I38" s="2"/>
+      <c r="J38" s="2"/>
+      <c r="K38" s="2"/>
+      <c r="L38" s="2"/>
+      <c r="M38" s="2"/>
+      <c r="N38" s="2"/>
+      <c r="O38" s="2"/>
+    </row>
+    <row r="39" spans="2:21" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="B39" s="47" t="s">
+        <v>25</v>
+      </c>
+      <c r="C39" s="43" t="s">
         <v>27</v>
       </c>
-      <c r="G3" s="3" t="s">
+      <c r="D39" s="52">
+        <v>83.94</v>
+      </c>
+      <c r="E39" s="53">
+        <v>36.01</v>
+      </c>
+      <c r="F39" s="31">
+        <f t="shared" si="1"/>
+        <v>47.93</v>
+      </c>
+      <c r="G39" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="I39" s="2"/>
+      <c r="J39" s="2"/>
+      <c r="K39" s="2"/>
+      <c r="L39" s="2"/>
+      <c r="M39" s="2"/>
+      <c r="N39" s="2"/>
+      <c r="O39" s="2"/>
+    </row>
+    <row r="40" spans="2:21" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="B40" s="47" t="s">
         <v>28</v>
       </c>
-      <c r="H3" s="12" t="s">
+      <c r="C40" s="43" t="s">
         <v>29</v>
       </c>
-      <c r="Q3" s="81"/>
-[...13 lines deleted...]
-      <c r="W3" s="3" t="s">
+      <c r="D40" s="52">
+        <v>153.44</v>
+      </c>
+      <c r="E40" s="53">
+        <v>117.27</v>
+      </c>
+      <c r="F40" s="31">
+        <f t="shared" si="1"/>
+        <v>36.17</v>
+      </c>
+      <c r="G40" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="I40" s="2"/>
+      <c r="J40" s="2"/>
+      <c r="K40" s="2"/>
+      <c r="L40" s="2"/>
+      <c r="M40" s="2"/>
+      <c r="N40" s="2"/>
+      <c r="O40" s="2"/>
+    </row>
+    <row r="41" spans="2:21" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="B41" s="47" t="s">
         <v>28</v>
       </c>
-      <c r="X3" s="12" t="s">
-[...39 lines deleted...]
-      <c r="R5" s="43" t="s">
+      <c r="C41" s="43" t="s">
+        <v>30</v>
+      </c>
+      <c r="D41" s="52">
+        <v>155.38999999999999</v>
+      </c>
+      <c r="E41" s="53">
+        <v>137.16</v>
+      </c>
+      <c r="F41" s="31">
+        <f t="shared" si="1"/>
+        <v>18.22999999999999</v>
+      </c>
+      <c r="G41" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="I41" s="2"/>
+      <c r="J41" s="2"/>
+      <c r="K41" s="2"/>
+      <c r="L41" s="2"/>
+      <c r="M41" s="2"/>
+      <c r="N41" s="2"/>
+      <c r="O41" s="2"/>
+    </row>
+    <row r="42" spans="2:21" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="B42" s="47" t="s">
+        <v>28</v>
+      </c>
+      <c r="C42" s="43" t="s">
+        <v>53</v>
+      </c>
+      <c r="D42" s="52">
+        <v>75.03</v>
+      </c>
+      <c r="E42" s="53">
+        <v>27.79</v>
+      </c>
+      <c r="F42" s="31">
+        <f t="shared" si="1"/>
+        <v>47.24</v>
+      </c>
+      <c r="G42" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="I42" s="2"/>
+      <c r="J42" s="2"/>
+      <c r="K42" s="2"/>
+      <c r="L42" s="2"/>
+      <c r="M42" s="2"/>
+      <c r="N42" s="2"/>
+      <c r="O42" s="2"/>
+    </row>
+    <row r="43" spans="2:21" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B43" s="47" t="s">
+        <v>28</v>
+      </c>
+      <c r="C43" s="43" t="s">
         <v>56</v>
       </c>
-      <c r="S5" s="45">
-[...401 lines deleted...]
-      <c r="B21" s="5" t="s">
+      <c r="D43" s="52">
+        <v>57.35</v>
+      </c>
+      <c r="E43" s="53">
+        <v>49.46</v>
+      </c>
+      <c r="F43" s="31">
+        <f t="shared" si="1"/>
+        <v>7.8900000000000006</v>
+      </c>
+      <c r="G43" s="29" t="s">
+        <v>70</v>
+      </c>
+      <c r="I43" s="2"/>
+      <c r="J43" s="2"/>
+      <c r="K43" s="2"/>
+      <c r="L43" s="2"/>
+      <c r="M43" s="2"/>
+      <c r="N43" s="2"/>
+      <c r="O43" s="2"/>
+    </row>
+    <row r="44" spans="2:21" ht="69.599999999999994" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B44" s="20"/>
+      <c r="C44" s="125" t="s">
         <v>12</v>
       </c>
-      <c r="C21" s="59">
-[...301 lines deleted...]
-      <c r="T30" s="65" t="s">
+      <c r="D44" s="125"/>
+      <c r="E44" s="125"/>
+      <c r="F44" s="65">
+        <f>AVERAGE(F38:F43)</f>
+        <v>36.738333333333337</v>
+      </c>
+      <c r="G44" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="H44" s="130" t="s">
         <v>65</v>
       </c>
-      <c r="U30" s="66"/>
-[...627 lines deleted...]
-      <c r="D125" s="6"/>
+      <c r="I44" s="130"/>
+      <c r="J44" s="130"/>
+      <c r="K44" s="130"/>
+      <c r="L44" s="130"/>
+      <c r="M44" s="130"/>
+      <c r="N44" s="130"/>
+      <c r="O44" s="130"/>
+      <c r="P44" s="130"/>
+    </row>
+    <row r="45" spans="2:21" x14ac:dyDescent="0.25">
+      <c r="C45" s="2"/>
+      <c r="D45" s="2"/>
+      <c r="I45" s="3"/>
+    </row>
+    <row r="46" spans="2:21" x14ac:dyDescent="0.25">
+      <c r="B46" s="81" t="s">
+        <v>85</v>
+      </c>
+      <c r="C46" s="2"/>
+      <c r="D46" s="2"/>
+      <c r="F46" s="18"/>
+    </row>
+    <row r="47" spans="2:21" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B47" s="81" t="s">
+        <v>72</v>
+      </c>
+      <c r="C47" s="2"/>
+      <c r="D47" s="2"/>
+    </row>
+    <row r="48" spans="2:21" x14ac:dyDescent="0.25">
+      <c r="C48" s="2"/>
+      <c r="D48" s="2"/>
+    </row>
+    <row r="49" spans="3:15" x14ac:dyDescent="0.25">
+      <c r="C49" s="2"/>
+      <c r="D49" s="2"/>
+      <c r="I49" s="2"/>
+      <c r="J49" s="2"/>
+      <c r="K49" s="2"/>
+      <c r="L49" s="2"/>
+      <c r="M49" s="2"/>
+      <c r="N49" s="2"/>
+      <c r="O49" s="2"/>
+    </row>
+    <row r="50" spans="3:15" x14ac:dyDescent="0.25">
+      <c r="C50" s="2"/>
+      <c r="D50" s="2"/>
+      <c r="I50" s="2"/>
+      <c r="J50" s="2"/>
+      <c r="K50" s="2"/>
+      <c r="L50" s="2"/>
+      <c r="M50" s="2"/>
+      <c r="N50" s="2"/>
+      <c r="O50" s="2"/>
+    </row>
+    <row r="51" spans="3:15" x14ac:dyDescent="0.25">
+      <c r="C51" s="2"/>
+      <c r="D51" s="2"/>
+      <c r="I51" s="2"/>
+      <c r="J51" s="2"/>
+      <c r="K51" s="2"/>
+      <c r="L51" s="2"/>
+      <c r="M51" s="2"/>
+      <c r="N51" s="2"/>
+      <c r="O51" s="2"/>
+    </row>
+    <row r="52" spans="3:15" x14ac:dyDescent="0.25">
+      <c r="C52" s="2"/>
+      <c r="D52" s="2"/>
+    </row>
+    <row r="53" spans="3:15" x14ac:dyDescent="0.25">
+      <c r="C53" s="2"/>
+      <c r="D53" s="2"/>
+      <c r="I53" s="2"/>
+      <c r="J53" s="2"/>
+      <c r="K53" s="2"/>
+      <c r="L53" s="2"/>
+      <c r="M53" s="2"/>
+      <c r="N53" s="2"/>
+      <c r="O53" s="2"/>
+    </row>
+    <row r="54" spans="3:15" x14ac:dyDescent="0.25">
+      <c r="C54" s="2"/>
+      <c r="D54" s="2"/>
+      <c r="I54" s="2"/>
+      <c r="J54" s="2"/>
+      <c r="K54" s="2"/>
+      <c r="L54" s="2"/>
+      <c r="M54" s="2"/>
+      <c r="N54" s="2"/>
+      <c r="O54" s="2"/>
+    </row>
+    <row r="55" spans="3:15" x14ac:dyDescent="0.25">
+      <c r="C55" s="2"/>
+      <c r="D55" s="2"/>
+      <c r="I55" s="2"/>
+      <c r="J55" s="2"/>
+      <c r="K55" s="2"/>
+      <c r="L55" s="2"/>
+      <c r="M55" s="2"/>
+      <c r="N55" s="2"/>
+      <c r="O55" s="2"/>
+    </row>
+    <row r="56" spans="3:15" x14ac:dyDescent="0.25">
+      <c r="C56" s="2"/>
+      <c r="D56" s="2"/>
+      <c r="I56" s="2"/>
+      <c r="J56" s="2"/>
+      <c r="K56" s="2"/>
+      <c r="L56" s="2"/>
+      <c r="M56" s="2"/>
+      <c r="N56" s="2"/>
+      <c r="O56" s="2"/>
+    </row>
+    <row r="57" spans="3:15" x14ac:dyDescent="0.25">
+      <c r="C57" s="2"/>
+      <c r="D57" s="2"/>
+      <c r="I57" s="2"/>
+      <c r="J57" s="2"/>
+      <c r="K57" s="2"/>
+      <c r="L57" s="2"/>
+      <c r="M57" s="2"/>
+      <c r="N57" s="2"/>
+      <c r="O57" s="2"/>
+    </row>
+    <row r="58" spans="3:15" x14ac:dyDescent="0.25">
+      <c r="C58" s="2"/>
+      <c r="D58" s="2"/>
+      <c r="I58" s="2"/>
+      <c r="J58" s="2"/>
+      <c r="K58" s="2"/>
+      <c r="L58" s="2"/>
+      <c r="M58" s="2"/>
+      <c r="N58" s="2"/>
+      <c r="O58" s="2"/>
+    </row>
+    <row r="59" spans="3:15" x14ac:dyDescent="0.25">
+      <c r="C59" s="2"/>
+      <c r="D59" s="2"/>
+      <c r="I59" s="2"/>
+      <c r="J59" s="2"/>
+      <c r="K59" s="2"/>
+      <c r="L59" s="2"/>
+      <c r="M59" s="2"/>
+      <c r="N59" s="2"/>
+      <c r="O59" s="2"/>
+    </row>
+    <row r="60" spans="3:15" x14ac:dyDescent="0.25">
+      <c r="C60" s="2"/>
+      <c r="D60" s="2"/>
+      <c r="I60" s="2"/>
+      <c r="J60" s="2"/>
+      <c r="K60" s="2"/>
+      <c r="L60" s="2"/>
+      <c r="M60" s="2"/>
+      <c r="N60" s="2"/>
+      <c r="O60" s="2"/>
+    </row>
+    <row r="61" spans="3:15" x14ac:dyDescent="0.25">
+      <c r="C61" s="2"/>
+      <c r="D61" s="2"/>
+      <c r="I61" s="2"/>
+      <c r="J61" s="2"/>
+      <c r="K61" s="2"/>
+      <c r="L61" s="2"/>
+      <c r="M61" s="2"/>
+      <c r="N61" s="2"/>
+      <c r="O61" s="2"/>
+    </row>
+    <row r="62" spans="3:15" x14ac:dyDescent="0.25">
+      <c r="C62" s="2"/>
+      <c r="D62" s="2"/>
+    </row>
+    <row r="63" spans="3:15" x14ac:dyDescent="0.25">
+      <c r="C63" s="2"/>
+      <c r="D63" s="2"/>
+    </row>
+    <row r="64" spans="3:15" x14ac:dyDescent="0.25">
+      <c r="C64" s="2"/>
+      <c r="D64" s="2"/>
+    </row>
+    <row r="65" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C65" s="2"/>
+      <c r="D65" s="2"/>
+    </row>
+    <row r="66" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C66" s="2"/>
+      <c r="D66" s="2"/>
+    </row>
+    <row r="67" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C67" s="2"/>
+      <c r="D67" s="2"/>
+    </row>
+    <row r="68" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C68" s="2"/>
+      <c r="D68" s="2"/>
+    </row>
+    <row r="69" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C69" s="2"/>
+      <c r="D69" s="2"/>
+    </row>
+    <row r="70" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C70" s="2"/>
+      <c r="D70" s="2"/>
+    </row>
+    <row r="71" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C71" s="2"/>
+      <c r="D71" s="2"/>
+    </row>
+    <row r="72" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C72" s="2"/>
+      <c r="D72" s="2"/>
+    </row>
+    <row r="73" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C73" s="2"/>
+      <c r="D73" s="2"/>
+    </row>
+    <row r="74" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C74" s="2"/>
+      <c r="D74" s="2"/>
+    </row>
+    <row r="75" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C75" s="2"/>
+      <c r="D75" s="2"/>
+    </row>
+    <row r="76" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C76" s="2"/>
+      <c r="D76" s="2"/>
+    </row>
+    <row r="77" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C77" s="2"/>
+      <c r="D77" s="2"/>
+    </row>
+    <row r="78" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C78" s="2"/>
+      <c r="D78" s="2"/>
+    </row>
+    <row r="79" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C79" s="2"/>
+      <c r="D79" s="2"/>
+    </row>
+    <row r="80" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C80" s="2"/>
+      <c r="D80" s="2"/>
+    </row>
+    <row r="81" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C81" s="2"/>
+      <c r="D81" s="2"/>
+    </row>
+    <row r="82" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C82" s="2"/>
+      <c r="D82" s="2"/>
+    </row>
+    <row r="83" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C83" s="2"/>
+      <c r="D83" s="2"/>
+    </row>
+    <row r="84" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C84" s="2"/>
+      <c r="D84" s="2"/>
+    </row>
+    <row r="85" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C85" s="2"/>
+      <c r="D85" s="2"/>
+    </row>
+    <row r="86" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C86" s="2"/>
+      <c r="D86" s="2"/>
+    </row>
+    <row r="87" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C87" s="2"/>
+      <c r="D87" s="2"/>
+    </row>
+    <row r="88" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C88" s="2"/>
+      <c r="D88" s="2"/>
+    </row>
+    <row r="89" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C89" s="2"/>
+      <c r="D89" s="2"/>
+    </row>
+    <row r="90" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C90" s="2"/>
+      <c r="D90" s="2"/>
+    </row>
+    <row r="91" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C91" s="2"/>
+      <c r="D91" s="2"/>
+    </row>
+    <row r="92" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C92" s="2"/>
+      <c r="D92" s="2"/>
+    </row>
+    <row r="93" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C93" s="2"/>
+      <c r="D93" s="2"/>
+    </row>
+    <row r="94" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C94" s="2"/>
+      <c r="D94" s="2"/>
+    </row>
+    <row r="95" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C95" s="2"/>
+      <c r="D95" s="2"/>
+    </row>
+    <row r="96" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C96" s="2"/>
+      <c r="D96" s="2"/>
+    </row>
+    <row r="97" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C97" s="2"/>
+      <c r="D97" s="2"/>
+    </row>
+    <row r="98" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C98" s="2"/>
+      <c r="D98" s="2"/>
+    </row>
+    <row r="99" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C99" s="2"/>
+      <c r="D99" s="2"/>
+    </row>
+    <row r="100" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C100" s="2"/>
+      <c r="D100" s="2"/>
+    </row>
+    <row r="101" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C101" s="2"/>
+      <c r="D101" s="2"/>
+    </row>
+    <row r="102" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C102" s="2"/>
+      <c r="D102" s="2"/>
+    </row>
+    <row r="103" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C103" s="2"/>
+      <c r="D103" s="2"/>
+    </row>
+    <row r="104" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C104" s="2"/>
+      <c r="D104" s="2"/>
+    </row>
+    <row r="105" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C105" s="2"/>
+      <c r="D105" s="2"/>
+    </row>
+    <row r="106" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C106" s="2"/>
+      <c r="D106" s="2"/>
+    </row>
+    <row r="107" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C107" s="2"/>
+      <c r="D107" s="2"/>
+    </row>
+    <row r="108" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C108" s="2"/>
+      <c r="D108" s="2"/>
+    </row>
+    <row r="109" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C109" s="2"/>
+      <c r="D109" s="2"/>
+    </row>
+    <row r="110" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C110" s="2"/>
+      <c r="D110" s="2"/>
+    </row>
+    <row r="111" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C111" s="2"/>
+      <c r="D111" s="2"/>
+    </row>
+    <row r="112" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C112" s="2"/>
+      <c r="D112" s="2"/>
+    </row>
+    <row r="113" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C113" s="2"/>
+      <c r="D113" s="2"/>
+    </row>
+    <row r="114" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C114" s="2"/>
+      <c r="D114" s="2"/>
+    </row>
+    <row r="115" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C115" s="2"/>
+      <c r="D115" s="2"/>
+    </row>
+    <row r="116" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C116" s="2"/>
+      <c r="D116" s="2"/>
+    </row>
+    <row r="117" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C117" s="2"/>
+      <c r="D117" s="2"/>
+    </row>
+    <row r="118" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C118" s="2"/>
+      <c r="D118" s="2"/>
+    </row>
+    <row r="119" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C119" s="2"/>
+      <c r="D119" s="2"/>
+    </row>
+    <row r="120" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C120" s="2"/>
+      <c r="D120" s="2"/>
+    </row>
+    <row r="121" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C121" s="2"/>
+      <c r="D121" s="2"/>
+    </row>
+    <row r="122" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C122" s="2"/>
+      <c r="D122" s="2"/>
+    </row>
+    <row r="123" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C123" s="2"/>
+      <c r="D123" s="2"/>
+    </row>
+    <row r="124" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C124" s="2"/>
+      <c r="D124" s="2"/>
+    </row>
+    <row r="125" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C125" s="2"/>
+      <c r="D125" s="2"/>
     </row>
   </sheetData>
-  <mergeCells count="8">
+  <sheetProtection formatCells="0"/>
+  <mergeCells count="4">
+    <mergeCell ref="B11:F11"/>
+    <mergeCell ref="B27:F27"/>
     <mergeCell ref="C44:E44"/>
-    <mergeCell ref="S44:U44"/>
-[...5 lines deleted...]
-    <mergeCell ref="R25:X25"/>
+    <mergeCell ref="H44:P44"/>
   </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="F36" r:id="rId1" xr:uid="{A79861EA-8DCB-46D5-85D1-0626645F5DB0}"/>
+    <hyperlink ref="S6" r:id="rId2" xr:uid="{BCC397C9-07EA-425A-B45D-1E46358BDE8E}"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" verticalDpi="300" r:id="rId1"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="300" r:id="rId3"/>
+  <drawing r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Darblapas</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Diapazoni ar nosaukumiem</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>Aprēķinu lapa</vt:lpstr>
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Elektr._cenas_progn._apraksts</vt:lpstr>
+      <vt:lpstr>Elektr_cenas_prognoze</vt:lpstr>
+      <vt:lpstr>Piemērs_prognozei</vt:lpstr>
+      <vt:lpstr>Elektr._cenas_progn._apraksts!nordpool</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Aigars Mežals</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>