--- v3 (2026-09-04)
+++ v4 (2026-10-19)
@@ -1,239 +1,239 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30430"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://sprk-my.sharepoint.com/personal/aigal_sprk_gov_lv/Documents/MajasLapa/#JAUNĀ web/Ierobezotie_resursi/Numeracija/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{43E174FE-0602-44B2-BB02-6E5D38ECDA76}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{13845B7E-28DA-4FD4-BCDC-7487BB08E290}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="numuri" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">numuri!$A$5:$AC$45</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="AA29" i="1" l="1"/>
+  <c r="AA15" i="1" l="1"/>
+  <c r="V15" i="1"/>
+  <c r="L15" i="1"/>
+  <c r="AB15" i="1"/>
+  <c r="AA29" i="1"/>
   <c r="V29" i="1"/>
   <c r="L29" i="1"/>
   <c r="AB29" i="1"/>
   <c r="L38" i="1"/>
   <c r="AA27" i="1"/>
   <c r="V27" i="1"/>
   <c r="L27" i="1"/>
   <c r="AB27" i="1"/>
   <c r="L33" i="1"/>
   <c r="G45" i="1"/>
   <c r="E45" i="1"/>
   <c r="AA39" i="1"/>
   <c r="V39" i="1"/>
   <c r="L39" i="1"/>
   <c r="AB40" i="1"/>
   <c r="L18" i="1"/>
   <c r="L19" i="1"/>
   <c r="L20" i="1"/>
   <c r="AA30" i="1"/>
   <c r="V30" i="1"/>
   <c r="L30" i="1"/>
-  <c r="V14" i="1"/>
-[...1 lines deleted...]
-  <c r="L14" i="1"/>
+  <c r="V13" i="1"/>
+  <c r="AA13" i="1"/>
+  <c r="L13" i="1"/>
   <c r="AB25" i="1"/>
-  <c r="AB7" i="1"/>
-[...1 lines deleted...]
-  <c r="V7" i="1"/>
   <c r="L7" i="1"/>
-  <c r="L8" i="1"/>
   <c r="AA41" i="1"/>
   <c r="V41" i="1"/>
   <c r="L41" i="1"/>
   <c r="AB41" i="1"/>
-  <c r="AA9" i="1"/>
-[...2 lines deleted...]
-  <c r="AB9" i="1"/>
+  <c r="AA8" i="1"/>
+  <c r="V8" i="1"/>
+  <c r="L8" i="1"/>
+  <c r="AB8" i="1"/>
   <c r="AA34" i="1"/>
   <c r="V34" i="1"/>
   <c r="L34" i="1"/>
   <c r="AB35" i="1"/>
   <c r="AA21" i="1"/>
   <c r="V21" i="1"/>
   <c r="L21" i="1"/>
   <c r="F45" i="1"/>
-  <c r="L13" i="1"/>
+  <c r="L12" i="1"/>
   <c r="L6" i="1"/>
   <c r="L31" i="1"/>
+  <c r="L9" i="1"/>
   <c r="L10" i="1"/>
   <c r="L11" i="1"/>
-  <c r="L12" i="1"/>
-  <c r="L15" i="1"/>
+  <c r="L14" i="1"/>
   <c r="L16" i="1"/>
   <c r="L17" i="1"/>
   <c r="L22" i="1"/>
   <c r="L24" i="1"/>
   <c r="L25" i="1"/>
   <c r="L26" i="1"/>
   <c r="L28" i="1"/>
   <c r="L23" i="1"/>
   <c r="L32" i="1"/>
   <c r="L35" i="1"/>
   <c r="L36" i="1"/>
   <c r="L37" i="1"/>
   <c r="L40" i="1"/>
   <c r="L42" i="1"/>
   <c r="L43" i="1"/>
   <c r="L44" i="1"/>
-  <c r="AA12" i="1"/>
-[...2 lines deleted...]
-  <c r="AB10" i="1"/>
+  <c r="AA11" i="1"/>
+  <c r="V11" i="1"/>
+  <c r="AB12" i="1"/>
+  <c r="AB9" i="1"/>
   <c r="AA42" i="1"/>
   <c r="V42" i="1"/>
   <c r="AB42" i="1"/>
   <c r="H45" i="1"/>
   <c r="M45" i="1"/>
   <c r="N45" i="1"/>
   <c r="O45" i="1"/>
   <c r="P45" i="1"/>
   <c r="Q45" i="1"/>
   <c r="R45" i="1"/>
   <c r="S45" i="1"/>
   <c r="T45" i="1"/>
   <c r="U45" i="1"/>
   <c r="W45" i="1"/>
   <c r="X45" i="1"/>
   <c r="Y45" i="1"/>
   <c r="Z45" i="1"/>
   <c r="AA37" i="1"/>
   <c r="V37" i="1"/>
   <c r="AA24" i="1"/>
   <c r="V24" i="1"/>
   <c r="AB6" i="1"/>
-  <c r="AB8" i="1"/>
+  <c r="AB7" i="1"/>
+  <c r="AB10" i="1"/>
   <c r="AB11" i="1"/>
-  <c r="AB12" i="1"/>
+  <c r="AB13" i="1"/>
   <c r="AB14" i="1"/>
-  <c r="AB15" i="1"/>
   <c r="AB16" i="1"/>
   <c r="AB17" i="1"/>
   <c r="AB18" i="1"/>
   <c r="AB19" i="1"/>
   <c r="AB20" i="1"/>
   <c r="AB21" i="1"/>
   <c r="AB22" i="1"/>
   <c r="AB23" i="1"/>
   <c r="AB24" i="1"/>
   <c r="AB26" i="1"/>
   <c r="AB28" i="1"/>
   <c r="AB30" i="1"/>
   <c r="AB31" i="1"/>
   <c r="AB32" i="1"/>
   <c r="AB33" i="1"/>
   <c r="AB34" i="1"/>
   <c r="AB36" i="1"/>
   <c r="AB37" i="1"/>
   <c r="AB38" i="1"/>
   <c r="AB39" i="1"/>
   <c r="AB43" i="1"/>
   <c r="AB44" i="1"/>
   <c r="AA26" i="1"/>
   <c r="V26" i="1"/>
   <c r="AA6" i="1"/>
-  <c r="AA8" i="1"/>
+  <c r="AA7" i="1"/>
+  <c r="AA9" i="1"/>
   <c r="AA10" i="1"/>
-  <c r="AA11" i="1"/>
-  <c r="AA13" i="1"/>
+  <c r="AA12" i="1"/>
   <c r="AA31" i="1"/>
-  <c r="AA15" i="1"/>
+  <c r="AA14" i="1"/>
   <c r="AA32" i="1"/>
   <c r="AA16" i="1"/>
   <c r="AA38" i="1"/>
   <c r="AA17" i="1"/>
   <c r="AA18" i="1"/>
   <c r="AA19" i="1"/>
   <c r="AA20" i="1"/>
   <c r="AA22" i="1"/>
   <c r="AA25" i="1"/>
   <c r="AA28" i="1"/>
   <c r="AA23" i="1"/>
   <c r="AA33" i="1"/>
   <c r="AA35" i="1"/>
   <c r="AA36" i="1"/>
   <c r="AA40" i="1"/>
   <c r="AA43" i="1"/>
   <c r="AA44" i="1"/>
   <c r="V6" i="1"/>
-  <c r="V8" i="1"/>
+  <c r="V7" i="1"/>
+  <c r="V9" i="1"/>
   <c r="V10" i="1"/>
-  <c r="V11" i="1"/>
-  <c r="V13" i="1"/>
+  <c r="V12" i="1"/>
   <c r="V31" i="1"/>
-  <c r="V15" i="1"/>
+  <c r="V14" i="1"/>
   <c r="V32" i="1"/>
   <c r="V16" i="1"/>
   <c r="V38" i="1"/>
   <c r="V17" i="1"/>
   <c r="V18" i="1"/>
   <c r="V19" i="1"/>
   <c r="V20" i="1"/>
   <c r="V22" i="1"/>
   <c r="V25" i="1"/>
   <c r="V28" i="1"/>
   <c r="V23" i="1"/>
   <c r="V33" i="1"/>
   <c r="V35" i="1"/>
   <c r="V36" i="1"/>
   <c r="V40" i="1"/>
   <c r="V43" i="1"/>
   <c r="V44" i="1"/>
   <c r="J45" i="1"/>
   <c r="I45" i="1"/>
   <c r="K45" i="1" l="1"/>
   <c r="D45" i="1"/>
   <c r="AA45" i="1"/>
   <c r="V45" i="1"/>
   <c r="L45" i="1"/>
 </calcChain>
@@ -406,102 +406,102 @@
   <si>
     <t>T2R, SIA</t>
   </si>
   <si>
     <t>TELENET, SIA</t>
   </si>
   <si>
     <t>Tet, SIA</t>
   </si>
   <si>
     <t>TelTel, SIA</t>
   </si>
   <si>
     <t>IoT/M2M numuri</t>
   </si>
   <si>
     <t>30000XXXXXXX</t>
   </si>
   <si>
     <t>Twilio Ireland Limited, ĀK</t>
   </si>
   <si>
     <t>SMS solutions, SIA</t>
   </si>
   <si>
-    <t>Belgacom International Carrier Services Latvijas filiāle, ĀKF</t>
-[...1 lines deleted...]
-  <si>
     <t>DOLPHNET, SIA</t>
   </si>
   <si>
     <t>Enreach, SIA</t>
   </si>
   <si>
     <t>NESS, SIA</t>
   </si>
   <si>
     <t>The One, SIA</t>
   </si>
   <si>
     <t>70XXXXXX - 71XXXXXX</t>
   </si>
   <si>
     <t>Operatoru pakalpojumiem</t>
   </si>
   <si>
     <t>Reģistrācijas numurs</t>
   </si>
   <si>
     <t xml:space="preserve">Cita veida maksas pakalpojuma numuri </t>
   </si>
   <si>
     <t>12XX/18XX</t>
   </si>
   <si>
     <t>BSG Estonia OÜ, ĀK</t>
   </si>
   <si>
     <t>Mediafon Carrier Services, SIA</t>
   </si>
   <si>
     <t>Pūces datorsistēmas, SIA</t>
   </si>
   <si>
     <t>RXTX Baltija, SIA</t>
   </si>
   <si>
     <t>XOmobile, SIA</t>
   </si>
   <si>
     <t>TeleNetworks, SIA</t>
   </si>
   <si>
-    <t>01.09.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>RINOVA, SIA</t>
+  </si>
+  <si>
+    <t>Fonlynk, SIA</t>
+  </si>
+  <si>
+    <t>07.10.2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
@@ -1691,90 +1691,90 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AC735"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="89" zoomScaleNormal="89" zoomScaleSheetLayoutView="70" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A2" sqref="A2:A5"/>
+      <selection pane="bottomLeft" activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="11.4" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="6.109375" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="47.5546875" style="3" customWidth="1"/>
     <col min="3" max="3" width="14.33203125" style="1" customWidth="1"/>
     <col min="4" max="4" width="11.88671875" style="1" customWidth="1"/>
     <col min="5" max="7" width="10.44140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.44140625" style="1" customWidth="1"/>
     <col min="9" max="9" width="12.44140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="12.33203125" style="1" customWidth="1"/>
     <col min="11" max="11" width="12.88671875" style="1" customWidth="1"/>
     <col min="12" max="12" width="7.6640625" style="1" customWidth="1"/>
     <col min="13" max="14" width="7.44140625" style="1" customWidth="1"/>
     <col min="15" max="15" width="8.6640625" style="1" customWidth="1"/>
     <col min="16" max="16" width="7.44140625" style="1" customWidth="1"/>
     <col min="17" max="17" width="10" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="19" width="7.44140625" style="1" customWidth="1"/>
     <col min="20" max="20" width="9.5546875" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="27" width="7.44140625" style="1" customWidth="1"/>
     <col min="28" max="28" width="48.44140625" style="3" bestFit="1" customWidth="1"/>
     <col min="29" max="16384" width="9.109375" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28" ht="12.6" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B1" s="2" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="2" spans="1:28" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="64" t="s">
         <v>24</v>
       </c>
       <c r="B2" s="67" t="s">
         <v>18</v>
       </c>
       <c r="C2" s="67" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="D2" s="70" t="s">
         <v>20</v>
       </c>
       <c r="E2" s="71"/>
       <c r="F2" s="71"/>
       <c r="G2" s="71"/>
       <c r="H2" s="71"/>
       <c r="I2" s="71"/>
       <c r="J2" s="71"/>
       <c r="K2" s="71"/>
       <c r="L2" s="71"/>
       <c r="M2" s="79" t="s">
         <v>9</v>
       </c>
       <c r="N2" s="80"/>
       <c r="O2" s="80"/>
       <c r="P2" s="80"/>
       <c r="Q2" s="80"/>
       <c r="R2" s="80"/>
       <c r="S2" s="80"/>
       <c r="T2" s="80"/>
       <c r="U2" s="80"/>
       <c r="V2" s="81"/>
       <c r="W2" s="79" t="s">
@@ -1811,79 +1811,79 @@
       <c r="L3" s="63"/>
       <c r="M3" s="82"/>
       <c r="N3" s="83"/>
       <c r="O3" s="83"/>
       <c r="P3" s="83"/>
       <c r="Q3" s="83"/>
       <c r="R3" s="83"/>
       <c r="S3" s="83"/>
       <c r="T3" s="83"/>
       <c r="U3" s="83"/>
       <c r="V3" s="84"/>
       <c r="W3" s="82"/>
       <c r="X3" s="83"/>
       <c r="Y3" s="83"/>
       <c r="Z3" s="83"/>
       <c r="AA3" s="84"/>
       <c r="AB3" s="68"/>
     </row>
     <row r="4" spans="1:28" ht="48" x14ac:dyDescent="0.2">
       <c r="A4" s="65"/>
       <c r="B4" s="68"/>
       <c r="C4" s="68"/>
       <c r="D4" s="91"/>
       <c r="E4" s="61"/>
       <c r="F4" s="77" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="G4" s="92" t="s">
         <v>59</v>
       </c>
       <c r="H4" s="45" t="s">
         <v>22</v>
       </c>
       <c r="I4" s="4" t="s">
         <v>25</v>
       </c>
       <c r="J4" s="36" t="s">
         <v>26</v>
       </c>
       <c r="K4" s="5" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="L4" s="54" t="s">
         <v>0</v>
       </c>
       <c r="M4" s="89" t="s">
         <v>52</v>
       </c>
       <c r="N4" s="89"/>
       <c r="O4" s="52" t="s">
         <v>16</v>
       </c>
       <c r="P4" s="72" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="Q4" s="73"/>
       <c r="R4" s="73"/>
       <c r="S4" s="73"/>
       <c r="T4" s="74"/>
       <c r="U4" s="6" t="s">
         <v>12</v>
       </c>
       <c r="V4" s="54" t="s">
         <v>0</v>
       </c>
       <c r="W4" s="85" t="s">
         <v>5</v>
       </c>
       <c r="X4" s="58" t="s">
         <v>4</v>
       </c>
       <c r="Y4" s="87" t="s">
         <v>6</v>
       </c>
       <c r="Z4" s="56" t="s">
         <v>7</v>
       </c>
       <c r="AA4" s="54" t="s">
         <v>0</v>
@@ -1906,51 +1906,51 @@
         <v>15</v>
       </c>
       <c r="I5" s="38" t="s">
         <v>17</v>
       </c>
       <c r="J5" s="37" t="s">
         <v>14</v>
       </c>
       <c r="K5" s="39" t="s">
         <v>27</v>
       </c>
       <c r="L5" s="55"/>
       <c r="M5" s="12" t="s">
         <v>3</v>
       </c>
       <c r="N5" s="9" t="s">
         <v>2</v>
       </c>
       <c r="O5" s="10" t="s">
         <v>10</v>
       </c>
       <c r="P5" s="10" t="s">
         <v>3</v>
       </c>
       <c r="Q5" s="9" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="R5" s="10" t="s">
         <v>8</v>
       </c>
       <c r="S5" s="9" t="s">
         <v>28</v>
       </c>
       <c r="T5" s="11" t="s">
         <v>29</v>
       </c>
       <c r="U5" s="12" t="s">
         <v>13</v>
       </c>
       <c r="V5" s="55"/>
       <c r="W5" s="86"/>
       <c r="X5" s="59"/>
       <c r="Y5" s="88"/>
       <c r="Z5" s="57"/>
       <c r="AA5" s="55"/>
       <c r="AB5" s="69"/>
     </row>
     <row r="6" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A6" s="13">
         <v>1</v>
       </c>
@@ -1978,559 +1978,561 @@
       <c r="N6" s="18"/>
       <c r="O6" s="19"/>
       <c r="P6" s="19"/>
       <c r="Q6" s="18"/>
       <c r="R6" s="19"/>
       <c r="S6" s="18"/>
       <c r="T6" s="20"/>
       <c r="U6" s="21"/>
       <c r="V6" s="22">
         <f t="shared" ref="V6:V44" si="1">SUM(M6:U6)</f>
         <v>0</v>
       </c>
       <c r="W6" s="25"/>
       <c r="X6" s="25"/>
       <c r="Y6" s="25"/>
       <c r="Z6" s="25"/>
       <c r="AA6" s="23">
         <f t="shared" ref="AA6:AA44" si="2">SUM(W6:Z6)</f>
         <v>0</v>
       </c>
       <c r="AB6" s="14" t="str">
         <f t="shared" ref="AB6:AB44" si="3">B6</f>
         <v>BALTICOM, AS</v>
       </c>
     </row>
-    <row r="7" spans="1:28" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:28" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A7" s="13">
         <v>2</v>
       </c>
       <c r="B7" s="14" t="s">
-        <v>62</v>
+        <v>33</v>
       </c>
       <c r="C7" s="15">
-        <v>40203400013</v>
+        <v>40003742426</v>
       </c>
       <c r="D7" s="24">
-        <v>1000</v>
-[...3 lines deleted...]
-      <c r="G7" s="43"/>
+        <v>87500</v>
+      </c>
+      <c r="E7" s="16">
+        <v>1730000</v>
+      </c>
+      <c r="F7" s="27"/>
+      <c r="G7" s="53">
+        <v>100000</v>
+      </c>
       <c r="H7" s="25">
-        <v>100</v>
+        <v>45</v>
       </c>
       <c r="I7" s="25"/>
-      <c r="J7" s="25"/>
+      <c r="J7" s="25">
+        <v>230</v>
+      </c>
       <c r="K7" s="26"/>
       <c r="L7" s="24">
         <f t="shared" si="0"/>
-        <v>100</v>
+        <v>275</v>
       </c>
       <c r="M7" s="17"/>
       <c r="N7" s="18"/>
       <c r="O7" s="19"/>
       <c r="P7" s="19"/>
-      <c r="Q7" s="18"/>
-      <c r="R7" s="19"/>
+      <c r="Q7" s="18">
+        <v>4</v>
+      </c>
+      <c r="R7" s="19">
+        <v>37</v>
+      </c>
       <c r="S7" s="18"/>
-      <c r="T7" s="20"/>
+      <c r="T7" s="20">
+        <v>5</v>
+      </c>
       <c r="U7" s="21"/>
       <c r="V7" s="22">
         <f t="shared" si="1"/>
-        <v>0</v>
-[...4 lines deleted...]
-      <c r="Z7" s="25"/>
+        <v>46</v>
+      </c>
+      <c r="W7" s="49">
+        <v>1</v>
+      </c>
+      <c r="X7" s="49">
+        <v>10</v>
+      </c>
+      <c r="Y7" s="49">
+        <v>2</v>
+      </c>
+      <c r="Z7" s="49"/>
       <c r="AA7" s="23">
         <f t="shared" si="2"/>
-        <v>0</v>
+        <v>13</v>
       </c>
       <c r="AB7" s="14" t="str">
         <f t="shared" si="3"/>
-        <v>Belgacom International Carrier Services Latvijas filiāle, ĀKF</v>
+        <v>BITE Latvija, SIA</v>
       </c>
     </row>
     <row r="8" spans="1:28" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A8" s="13">
         <v>3</v>
       </c>
       <c r="B8" s="14" t="s">
-        <v>33</v>
+        <v>71</v>
       </c>
       <c r="C8" s="15">
-        <v>40003742426</v>
+        <v>12974765</v>
       </c>
       <c r="D8" s="24">
-        <v>86900</v>
-[...10 lines deleted...]
-      </c>
+        <v>1000</v>
+      </c>
+      <c r="E8" s="16"/>
+      <c r="F8" s="47"/>
+      <c r="G8" s="43"/>
+      <c r="H8" s="25"/>
       <c r="I8" s="25"/>
-      <c r="J8" s="25">
-[...1 lines deleted...]
-      </c>
+      <c r="J8" s="25"/>
       <c r="K8" s="26"/>
       <c r="L8" s="24">
         <f t="shared" si="0"/>
-        <v>275</v>
+        <v>0</v>
       </c>
       <c r="M8" s="17"/>
       <c r="N8" s="18"/>
       <c r="O8" s="19"/>
       <c r="P8" s="19"/>
-      <c r="Q8" s="18">
-[...4 lines deleted...]
-      </c>
+      <c r="Q8" s="18"/>
+      <c r="R8" s="19"/>
       <c r="S8" s="18"/>
-      <c r="T8" s="20">
-[...1 lines deleted...]
-      </c>
+      <c r="T8" s="20"/>
       <c r="U8" s="21"/>
       <c r="V8" s="22">
         <f t="shared" si="1"/>
-        <v>46</v>
-[...9 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="W8" s="49"/>
+      <c r="X8" s="49"/>
+      <c r="Y8" s="49"/>
       <c r="Z8" s="49"/>
       <c r="AA8" s="23">
         <f t="shared" si="2"/>
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="AB8" s="14" t="str">
         <f t="shared" si="3"/>
-        <v>BITE Latvija, SIA</v>
+        <v>BSG Estonia OÜ, ĀK</v>
       </c>
     </row>
     <row r="9" spans="1:28" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A9" s="13">
         <v>4</v>
       </c>
       <c r="B9" s="14" t="s">
-        <v>72</v>
+        <v>34</v>
       </c>
       <c r="C9" s="15">
-        <v>12974765</v>
+        <v>40003611196</v>
       </c>
       <c r="D9" s="24">
-        <v>1000</v>
+        <v>89100</v>
       </c>
       <c r="E9" s="16"/>
       <c r="F9" s="47"/>
       <c r="G9" s="43"/>
-      <c r="H9" s="25"/>
+      <c r="H9" s="25">
+        <v>616</v>
+      </c>
       <c r="I9" s="25"/>
-      <c r="J9" s="25"/>
-      <c r="K9" s="26"/>
+      <c r="J9" s="25">
+        <v>227</v>
+      </c>
+      <c r="K9" s="26">
+        <v>700</v>
+      </c>
       <c r="L9" s="24">
         <f t="shared" si="0"/>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="M9" s="17"/>
+        <v>1543</v>
+      </c>
+      <c r="M9" s="17">
+        <v>1</v>
+      </c>
       <c r="N9" s="18"/>
       <c r="O9" s="19"/>
       <c r="P9" s="19"/>
-      <c r="Q9" s="18"/>
+      <c r="Q9" s="18">
+        <v>1</v>
+      </c>
       <c r="R9" s="19"/>
-      <c r="S9" s="18"/>
-[...1 lines deleted...]
-      <c r="U9" s="21"/>
+      <c r="S9" s="18">
+        <v>3</v>
+      </c>
+      <c r="T9" s="20">
+        <v>15</v>
+      </c>
+      <c r="U9" s="21">
+        <v>2</v>
+      </c>
       <c r="V9" s="22">
         <f t="shared" si="1"/>
-        <v>0</v>
-[...4 lines deleted...]
-      <c r="Z9" s="49"/>
+        <v>22</v>
+      </c>
+      <c r="W9" s="28">
+        <v>2</v>
+      </c>
+      <c r="X9" s="28">
+        <v>2</v>
+      </c>
+      <c r="Y9" s="28"/>
+      <c r="Z9" s="28"/>
       <c r="AA9" s="23">
         <f t="shared" si="2"/>
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="AB9" s="14" t="str">
         <f t="shared" si="3"/>
-        <v>BSG Estonia OÜ, ĀK</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:28" ht="13.2" x14ac:dyDescent="0.25">
+        <v>CSC TELECOM, SIA</v>
+      </c>
+    </row>
+    <row r="10" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A10" s="13">
         <v>5</v>
       </c>
       <c r="B10" s="14" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C10" s="15">
-        <v>40003611196</v>
+        <v>50003459811</v>
       </c>
       <c r="D10" s="24">
-        <v>88500</v>
+        <v>5700</v>
       </c>
       <c r="E10" s="16"/>
       <c r="F10" s="47"/>
       <c r="G10" s="43"/>
       <c r="H10" s="25">
-        <v>616</v>
+        <v>5</v>
       </c>
       <c r="I10" s="25"/>
-      <c r="J10" s="25">
-[...4 lines deleted...]
-      </c>
+      <c r="J10" s="25"/>
       <c r="L10" s="24">
         <f t="shared" si="0"/>
-        <v>1543</v>
-[...3 lines deleted...]
-      </c>
+        <v>5</v>
+      </c>
+      <c r="M10" s="17"/>
       <c r="N10" s="18"/>
       <c r="O10" s="19"/>
       <c r="P10" s="19"/>
-      <c r="Q10" s="18">
-[...1 lines deleted...]
-      </c>
+      <c r="Q10" s="29"/>
       <c r="R10" s="19"/>
-      <c r="S10" s="18">
-[...7 lines deleted...]
-      </c>
+      <c r="S10" s="18"/>
+      <c r="T10" s="20"/>
+      <c r="U10" s="21"/>
       <c r="V10" s="22">
         <f t="shared" si="1"/>
-        <v>22</v>
-[...8 lines deleted...]
-      <c r="Z10" s="28"/>
+        <v>0</v>
+      </c>
+      <c r="W10" s="25"/>
+      <c r="X10" s="25"/>
+      <c r="Y10" s="25"/>
+      <c r="Z10" s="25"/>
       <c r="AA10" s="23">
         <f t="shared" si="2"/>
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="AB10" s="14" t="str">
         <f t="shared" si="3"/>
-        <v>CSC TELECOM, SIA</v>
+        <v>DATU TEHNOLOĢIJU GRUPA, SIA</v>
       </c>
     </row>
     <row r="11" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A11" s="13">
         <v>6</v>
       </c>
       <c r="B11" s="14" t="s">
-        <v>35</v>
+        <v>62</v>
       </c>
       <c r="C11" s="15">
-        <v>50003459811</v>
+        <v>40203001015</v>
       </c>
       <c r="D11" s="24">
-        <v>5700</v>
+        <v>1000</v>
       </c>
       <c r="E11" s="16"/>
       <c r="F11" s="47"/>
       <c r="G11" s="43"/>
       <c r="H11" s="25">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="I11" s="25"/>
       <c r="J11" s="25"/>
+      <c r="K11" s="26"/>
       <c r="L11" s="24">
         <f t="shared" si="0"/>
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="M11" s="17"/>
       <c r="N11" s="18"/>
       <c r="O11" s="19"/>
       <c r="P11" s="19"/>
-      <c r="Q11" s="29"/>
+      <c r="Q11" s="18"/>
       <c r="R11" s="19"/>
       <c r="S11" s="18"/>
       <c r="T11" s="20"/>
       <c r="U11" s="21"/>
       <c r="V11" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="W11" s="25"/>
       <c r="X11" s="25"/>
       <c r="Y11" s="25"/>
       <c r="Z11" s="25"/>
       <c r="AA11" s="23">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="AB11" s="14" t="str">
         <f t="shared" si="3"/>
-        <v>DATU TEHNOLOĢIJU GRUPA, SIA</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:28" x14ac:dyDescent="0.2">
+        <v>DOLPHNET, SIA</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A12" s="13">
         <v>7</v>
       </c>
       <c r="B12" s="14" t="s">
-        <v>63</v>
+        <v>36</v>
       </c>
       <c r="C12" s="15">
-        <v>40203001015</v>
+        <v>40003356193</v>
       </c>
       <c r="D12" s="24">
-        <v>1000</v>
+        <v>15000</v>
       </c>
       <c r="E12" s="16"/>
       <c r="F12" s="47"/>
       <c r="G12" s="43"/>
-      <c r="H12" s="25">
-[...1 lines deleted...]
-      </c>
+      <c r="H12" s="25"/>
       <c r="I12" s="25"/>
       <c r="J12" s="25"/>
-      <c r="K12" s="26"/>
+      <c r="K12" s="26">
+        <v>1137</v>
+      </c>
       <c r="L12" s="24">
         <f t="shared" si="0"/>
-        <v>20</v>
+        <v>1137</v>
       </c>
       <c r="M12" s="17"/>
-      <c r="N12" s="18"/>
+      <c r="N12" s="18">
+        <v>1</v>
+      </c>
       <c r="O12" s="19"/>
       <c r="P12" s="19"/>
-      <c r="Q12" s="18"/>
+      <c r="Q12" s="29"/>
       <c r="R12" s="19"/>
       <c r="S12" s="18"/>
       <c r="T12" s="20"/>
       <c r="U12" s="21"/>
       <c r="V12" s="22">
         <f t="shared" si="1"/>
-        <v>0</v>
-[...4 lines deleted...]
-      <c r="Z12" s="25"/>
+        <v>1</v>
+      </c>
+      <c r="W12" s="28">
+        <v>2</v>
+      </c>
+      <c r="X12" s="28">
+        <v>1</v>
+      </c>
+      <c r="Y12" s="28"/>
+      <c r="Z12" s="28"/>
       <c r="AA12" s="23">
         <f t="shared" si="2"/>
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AB12" s="14" t="str">
         <f t="shared" si="3"/>
-        <v>DOLPHNET, SIA</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:28" ht="13.2" x14ac:dyDescent="0.25">
+        <v>ECO Networks, SIA</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A13" s="13">
         <v>8</v>
       </c>
       <c r="B13" s="14" t="s">
-        <v>36</v>
+        <v>63</v>
       </c>
       <c r="C13" s="15">
-        <v>40003356193</v>
+        <v>50103316201</v>
       </c>
       <c r="D13" s="24">
-        <v>15000</v>
+        <v>2200</v>
       </c>
       <c r="E13" s="16"/>
       <c r="F13" s="47"/>
       <c r="G13" s="43"/>
-      <c r="H13" s="25"/>
+      <c r="H13" s="25">
+        <v>30</v>
+      </c>
       <c r="I13" s="25"/>
       <c r="J13" s="25"/>
-      <c r="K13" s="26">
-[...1 lines deleted...]
-      </c>
+      <c r="K13" s="26"/>
       <c r="L13" s="24">
         <f t="shared" si="0"/>
-        <v>1137</v>
+        <v>30</v>
       </c>
       <c r="M13" s="17"/>
-      <c r="N13" s="18">
-[...1 lines deleted...]
-      </c>
+      <c r="N13" s="18"/>
       <c r="O13" s="19"/>
       <c r="P13" s="19"/>
-      <c r="Q13" s="29"/>
+      <c r="Q13" s="18"/>
       <c r="R13" s="19"/>
       <c r="S13" s="18"/>
-      <c r="T13" s="20"/>
+      <c r="T13" s="20">
+        <v>3</v>
+      </c>
       <c r="U13" s="21"/>
       <c r="V13" s="22">
         <f t="shared" si="1"/>
-        <v>1</v>
-[...8 lines deleted...]
-      <c r="Z13" s="28"/>
+        <v>3</v>
+      </c>
+      <c r="W13" s="25"/>
+      <c r="X13" s="25"/>
+      <c r="Y13" s="25"/>
+      <c r="Z13" s="25"/>
       <c r="AA13" s="23">
         <f t="shared" si="2"/>
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="AB13" s="14" t="str">
         <f t="shared" si="3"/>
-        <v>ECO Networks, SIA</v>
+        <v>Enreach, SIA</v>
       </c>
     </row>
     <row r="14" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A14" s="13">
         <v>9</v>
       </c>
       <c r="B14" s="14" t="s">
-        <v>64</v>
+        <v>37</v>
       </c>
       <c r="C14" s="15">
-        <v>50103316201</v>
+        <v>40103526479</v>
       </c>
       <c r="D14" s="24">
-        <v>2200</v>
+        <v>85100</v>
       </c>
       <c r="E14" s="16"/>
       <c r="F14" s="47"/>
       <c r="G14" s="43"/>
       <c r="H14" s="25">
-        <v>30</v>
+        <v>4</v>
       </c>
       <c r="I14" s="25"/>
       <c r="J14" s="25"/>
       <c r="K14" s="26"/>
       <c r="L14" s="24">
         <f t="shared" si="0"/>
-        <v>30</v>
+        <v>4</v>
       </c>
       <c r="M14" s="17"/>
       <c r="N14" s="18"/>
       <c r="O14" s="19"/>
       <c r="P14" s="19"/>
       <c r="Q14" s="18"/>
       <c r="R14" s="19"/>
       <c r="S14" s="18"/>
-      <c r="T14" s="20">
-[...1 lines deleted...]
-      </c>
+      <c r="T14" s="20"/>
       <c r="U14" s="21"/>
       <c r="V14" s="22">
         <f t="shared" si="1"/>
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="W14" s="25"/>
-      <c r="X14" s="25"/>
+      <c r="X14" s="25">
+        <v>1</v>
+      </c>
       <c r="Y14" s="25"/>
       <c r="Z14" s="25"/>
       <c r="AA14" s="23">
         <f t="shared" si="2"/>
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AB14" s="14" t="str">
         <f t="shared" si="3"/>
-        <v>Enreach, SIA</v>
+        <v>Fixed Lines, SIA</v>
       </c>
     </row>
     <row r="15" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A15" s="13">
         <v>10</v>
       </c>
       <c r="B15" s="14" t="s">
-        <v>37</v>
+        <v>78</v>
       </c>
       <c r="C15" s="15">
-        <v>40103526479</v>
+        <v>40203656216</v>
       </c>
       <c r="D15" s="24">
-        <v>85000</v>
+        <v>12100</v>
       </c>
       <c r="E15" s="16"/>
       <c r="F15" s="47"/>
       <c r="G15" s="43"/>
-      <c r="H15" s="25">
-[...1 lines deleted...]
-      </c>
+      <c r="H15" s="25"/>
       <c r="I15" s="25"/>
       <c r="J15" s="25"/>
-      <c r="K15" s="26"/>
+      <c r="K15" s="26">
+        <v>1000</v>
+      </c>
       <c r="L15" s="24">
         <f t="shared" si="0"/>
-        <v>4</v>
+        <v>1000</v>
       </c>
       <c r="M15" s="17"/>
       <c r="N15" s="18"/>
       <c r="O15" s="19"/>
       <c r="P15" s="19"/>
       <c r="Q15" s="18"/>
       <c r="R15" s="19"/>
       <c r="S15" s="18"/>
       <c r="T15" s="20"/>
       <c r="U15" s="21"/>
       <c r="V15" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="W15" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="W15" s="25">
+        <v>2</v>
+      </c>
+      <c r="X15" s="25"/>
       <c r="Y15" s="25"/>
       <c r="Z15" s="25"/>
       <c r="AA15" s="23">
         <f t="shared" si="2"/>
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AB15" s="14" t="str">
         <f t="shared" si="3"/>
-        <v>Fixed Lines, SIA</v>
+        <v>Fonlynk, SIA</v>
       </c>
     </row>
     <row r="16" spans="1:28" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A16" s="13">
         <v>11</v>
       </c>
       <c r="B16" s="14" t="s">
         <v>38</v>
       </c>
       <c r="C16" s="15">
         <v>41203019961</v>
       </c>
       <c r="D16" s="24">
         <v>1000</v>
       </c>
       <c r="E16" s="16"/>
       <c r="F16" s="47"/>
       <c r="G16" s="43"/>
       <c r="H16" s="25"/>
       <c r="I16" s="25"/>
       <c r="J16" s="25"/>
       <c r="K16" s="26"/>
       <c r="L16" s="24">
         <f t="shared" si="0"/>
         <v>0</v>
@@ -2664,89 +2666,89 @@
       <c r="X18" s="28">
         <v>1</v>
       </c>
       <c r="Y18" s="28"/>
       <c r="Z18" s="28"/>
       <c r="AA18" s="23">
         <f t="shared" si="2"/>
         <v>2</v>
       </c>
       <c r="AB18" s="14" t="str">
         <f t="shared" si="3"/>
         <v>Latvijas dzelzceļš, VAS</v>
       </c>
     </row>
     <row r="19" spans="1:29" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="13">
         <v>14</v>
       </c>
       <c r="B19" s="14" t="s">
         <v>41</v>
       </c>
       <c r="C19" s="15">
         <v>50003050931</v>
       </c>
       <c r="D19" s="24">
-        <v>330400</v>
+        <v>331200</v>
       </c>
       <c r="E19" s="16">
         <v>2345000</v>
       </c>
       <c r="F19" s="47"/>
       <c r="G19" s="43">
         <v>300000</v>
       </c>
       <c r="H19" s="25">
         <v>219</v>
       </c>
       <c r="I19" s="25"/>
       <c r="J19" s="25"/>
       <c r="K19" s="26"/>
       <c r="L19" s="24">
         <f t="shared" si="4"/>
         <v>219</v>
       </c>
       <c r="M19" s="17"/>
       <c r="N19" s="18"/>
       <c r="O19" s="19"/>
       <c r="P19" s="19"/>
       <c r="Q19" s="18">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="R19" s="17">
         <v>85</v>
       </c>
       <c r="S19" s="19">
         <v>3</v>
       </c>
       <c r="T19" s="29">
         <v>14</v>
       </c>
       <c r="U19" s="21"/>
       <c r="V19" s="22">
         <f t="shared" si="1"/>
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="W19" s="28">
         <v>3</v>
       </c>
       <c r="X19" s="28">
         <v>115</v>
       </c>
       <c r="Y19" s="28">
         <v>2</v>
       </c>
       <c r="Z19" s="28">
         <v>1</v>
       </c>
       <c r="AA19" s="23">
         <f t="shared" si="2"/>
         <v>121</v>
       </c>
       <c r="AB19" s="14" t="str">
         <f t="shared" si="3"/>
         <v>Latvijas Mobilais Telefons, SIA</v>
       </c>
     </row>
     <row r="20" spans="1:29" x14ac:dyDescent="0.2">
       <c r="A20" s="13">
         <v>15</v>
@@ -2780,51 +2782,51 @@
       <c r="S20" s="18"/>
       <c r="T20" s="20"/>
       <c r="U20" s="21"/>
       <c r="V20" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="W20" s="25"/>
       <c r="X20" s="25"/>
       <c r="Y20" s="25"/>
       <c r="Z20" s="25"/>
       <c r="AA20" s="23">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="AB20" s="14" t="str">
         <f t="shared" si="3"/>
         <v>Load.lv, SIA</v>
       </c>
     </row>
     <row r="21" spans="1:29" x14ac:dyDescent="0.2">
       <c r="A21" s="13">
         <v>16</v>
       </c>
       <c r="B21" s="14" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C21" s="15">
         <v>40203302174</v>
       </c>
       <c r="D21" s="24">
         <v>1000</v>
       </c>
       <c r="E21" s="16"/>
       <c r="F21" s="47"/>
       <c r="G21" s="43"/>
       <c r="H21" s="25">
         <v>100</v>
       </c>
       <c r="I21" s="25"/>
       <c r="J21" s="25"/>
       <c r="K21" s="26"/>
       <c r="L21" s="24">
         <f t="shared" ref="L21:L44" si="5">SUM(H21:K21)</f>
         <v>100</v>
       </c>
       <c r="M21" s="17"/>
       <c r="N21" s="18"/>
       <c r="O21" s="19"/>
       <c r="P21" s="19"/>
       <c r="Q21" s="18"/>
@@ -2889,51 +2891,51 @@
         <v>0</v>
       </c>
       <c r="W22" s="28">
         <v>2</v>
       </c>
       <c r="X22" s="28">
         <v>1</v>
       </c>
       <c r="Y22" s="28"/>
       <c r="Z22" s="28"/>
       <c r="AA22" s="23">
         <f t="shared" si="2"/>
         <v>3</v>
       </c>
       <c r="AB22" s="14" t="str">
         <f t="shared" si="3"/>
         <v>MWTV, SIA</v>
       </c>
       <c r="AC22" s="31"/>
     </row>
     <row r="23" spans="1:29" x14ac:dyDescent="0.2">
       <c r="A23" s="13">
         <v>18</v>
       </c>
       <c r="B23" s="14" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C23" s="15">
         <v>40103240056</v>
       </c>
       <c r="D23" s="24"/>
       <c r="E23" s="16"/>
       <c r="F23" s="47"/>
       <c r="G23" s="43"/>
       <c r="H23" s="25"/>
       <c r="I23" s="25"/>
       <c r="J23" s="25"/>
       <c r="K23" s="26"/>
       <c r="L23" s="24">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="M23" s="17"/>
       <c r="N23" s="18"/>
       <c r="O23" s="19"/>
       <c r="P23" s="19"/>
       <c r="Q23" s="18">
         <v>1</v>
       </c>
       <c r="R23" s="19"/>
       <c r="S23" s="18"/>
@@ -3091,51 +3093,51 @@
       <c r="U26" s="21"/>
       <c r="V26" s="22">
         <f t="shared" ref="V26:V31" si="7">SUM(M26:U26)</f>
         <v>0</v>
       </c>
       <c r="W26" s="25"/>
       <c r="X26" s="25">
         <v>1</v>
       </c>
       <c r="Y26" s="25"/>
       <c r="Z26" s="25"/>
       <c r="AA26" s="23">
         <f t="shared" ref="AA26:AA31" si="8">SUM(W26:Z26)</f>
         <v>1</v>
       </c>
       <c r="AB26" s="14" t="str">
         <f t="shared" si="3"/>
         <v>Ntel Solutions, SIA</v>
       </c>
     </row>
     <row r="27" spans="1:29" x14ac:dyDescent="0.2">
       <c r="A27" s="13">
         <v>22</v>
       </c>
       <c r="B27" s="14" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="C27" s="15">
         <v>40203260932</v>
       </c>
       <c r="D27" s="24">
         <v>200</v>
       </c>
       <c r="E27" s="16"/>
       <c r="F27" s="47"/>
       <c r="G27" s="43"/>
       <c r="H27" s="25"/>
       <c r="I27" s="25"/>
       <c r="J27" s="25"/>
       <c r="K27" s="26"/>
       <c r="L27" s="24">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="M27" s="17"/>
       <c r="N27" s="18"/>
       <c r="O27" s="19"/>
       <c r="P27" s="19"/>
       <c r="Q27" s="18"/>
       <c r="R27" s="19"/>
       <c r="S27" s="18"/>
@@ -3197,101 +3199,101 @@
         <f t="shared" si="7"/>
         <v>1</v>
       </c>
       <c r="W28" s="28">
         <v>1</v>
       </c>
       <c r="X28" s="28">
         <v>1</v>
       </c>
       <c r="Y28" s="28"/>
       <c r="Z28" s="28"/>
       <c r="AA28" s="23">
         <f t="shared" si="8"/>
         <v>2</v>
       </c>
       <c r="AB28" s="14" t="str">
         <f t="shared" si="3"/>
         <v>Rigatta, SIA</v>
       </c>
     </row>
     <row r="29" spans="1:29" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A29" s="13">
         <v>24</v>
       </c>
       <c r="B29" s="14" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="C29" s="15">
         <v>40003667378</v>
       </c>
       <c r="D29" s="24">
         <v>100</v>
       </c>
       <c r="E29" s="16"/>
       <c r="F29" s="47"/>
       <c r="G29" s="43"/>
       <c r="H29" s="25"/>
       <c r="I29" s="25"/>
       <c r="J29" s="25"/>
       <c r="K29" s="26"/>
       <c r="L29" s="24">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="M29" s="17"/>
       <c r="N29" s="18"/>
       <c r="O29" s="19"/>
       <c r="P29" s="19"/>
       <c r="Q29" s="18"/>
       <c r="R29" s="19"/>
       <c r="S29" s="18"/>
       <c r="T29" s="20"/>
       <c r="U29" s="21"/>
       <c r="V29" s="22">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="W29" s="28"/>
       <c r="X29" s="28"/>
       <c r="Y29" s="28"/>
       <c r="Z29" s="28"/>
       <c r="AA29" s="23">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="AB29" s="14" t="str">
         <f t="shared" si="3"/>
         <v>RINOVA, SIA</v>
       </c>
     </row>
     <row r="30" spans="1:29" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A30" s="13">
         <v>25</v>
       </c>
       <c r="B30" s="14" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="C30" s="15">
         <v>40203501062</v>
       </c>
       <c r="D30" s="24">
         <v>100</v>
       </c>
       <c r="E30" s="16"/>
       <c r="F30" s="47"/>
       <c r="G30" s="43"/>
       <c r="H30" s="25"/>
       <c r="I30" s="25"/>
       <c r="J30" s="25"/>
       <c r="K30" s="26"/>
       <c r="L30" s="24">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="M30" s="17"/>
       <c r="N30" s="18"/>
       <c r="O30" s="19"/>
       <c r="P30" s="19"/>
       <c r="Q30" s="18"/>
       <c r="R30" s="19"/>
       <c r="S30" s="18"/>
@@ -3403,51 +3405,51 @@
       </c>
       <c r="W32" s="25"/>
       <c r="X32" s="25"/>
       <c r="Y32" s="25"/>
       <c r="Z32" s="25"/>
       <c r="AA32" s="23">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="AB32" s="14" t="str">
         <f t="shared" si="3"/>
         <v>T2R, SIA</v>
       </c>
     </row>
     <row r="33" spans="1:28" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A33" s="13">
         <v>28</v>
       </c>
       <c r="B33" s="14" t="s">
         <v>48</v>
       </c>
       <c r="C33" s="15">
         <v>40003272854</v>
       </c>
       <c r="D33" s="24">
-        <v>15900</v>
+        <v>16300</v>
       </c>
       <c r="E33" s="27">
         <v>2675000</v>
       </c>
       <c r="F33" s="47"/>
       <c r="G33" s="43">
         <v>10000</v>
       </c>
       <c r="H33" s="25">
         <v>111</v>
       </c>
       <c r="I33" s="25"/>
       <c r="J33" s="25">
         <v>210</v>
       </c>
       <c r="K33" s="26"/>
       <c r="L33" s="24">
         <f>SUM(H33:K33)</f>
         <v>321</v>
       </c>
       <c r="M33" s="21"/>
       <c r="N33" s="18"/>
       <c r="O33" s="19">
         <v>1</v>
       </c>
@@ -3473,51 +3475,51 @@
         <v>7</v>
       </c>
       <c r="X33" s="28">
         <v>100</v>
       </c>
       <c r="Y33" s="28">
         <v>1</v>
       </c>
       <c r="Z33" s="28">
         <v>1</v>
       </c>
       <c r="AA33" s="23">
         <f t="shared" si="2"/>
         <v>109</v>
       </c>
       <c r="AB33" s="14" t="str">
         <f t="shared" si="3"/>
         <v>Tele2, SIA</v>
       </c>
     </row>
     <row r="34" spans="1:28" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A34" s="13">
         <v>29</v>
       </c>
       <c r="B34" s="14" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="C34" s="15">
         <v>40003872116</v>
       </c>
       <c r="D34" s="24">
         <v>1200</v>
       </c>
       <c r="E34" s="16"/>
       <c r="F34" s="47"/>
       <c r="G34" s="43"/>
       <c r="H34" s="25">
         <v>10</v>
       </c>
       <c r="I34" s="25"/>
       <c r="J34" s="25"/>
       <c r="K34" s="26"/>
       <c r="L34" s="24">
         <f t="shared" si="5"/>
         <v>10</v>
       </c>
       <c r="M34" s="17"/>
       <c r="N34" s="18"/>
       <c r="O34" s="18"/>
       <c r="P34" s="18"/>
       <c r="Q34" s="18"/>
@@ -3531,51 +3533,51 @@
       </c>
       <c r="W34" s="28"/>
       <c r="X34" s="28"/>
       <c r="Y34" s="28"/>
       <c r="Z34" s="28"/>
       <c r="AA34" s="23">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="AB34" s="14" t="str">
         <f t="shared" si="3"/>
         <v>TeleNetworks, SIA</v>
       </c>
     </row>
     <row r="35" spans="1:28" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A35" s="13">
         <v>30</v>
       </c>
       <c r="B35" s="14" t="s">
         <v>49</v>
       </c>
       <c r="C35" s="15">
         <v>40003284868</v>
       </c>
       <c r="D35" s="24">
-        <v>42900</v>
+        <v>45200</v>
       </c>
       <c r="E35" s="16"/>
       <c r="F35" s="47"/>
       <c r="G35" s="43"/>
       <c r="H35" s="25">
         <v>124</v>
       </c>
       <c r="I35" s="25"/>
       <c r="J35" s="25">
         <v>10</v>
       </c>
       <c r="K35" s="26"/>
       <c r="L35" s="24">
         <f t="shared" si="5"/>
         <v>134</v>
       </c>
       <c r="M35" s="17"/>
       <c r="N35" s="18">
         <v>1</v>
       </c>
       <c r="O35" s="18"/>
       <c r="P35" s="19"/>
       <c r="Q35" s="18"/>
       <c r="R35" s="19"/>
       <c r="S35" s="18"/>
@@ -3593,51 +3595,51 @@
       <c r="X35" s="28">
         <v>1</v>
       </c>
       <c r="Y35" s="28"/>
       <c r="Z35" s="28"/>
       <c r="AA35" s="23">
         <f t="shared" si="2"/>
         <v>3</v>
       </c>
       <c r="AB35" s="14" t="str">
         <f t="shared" si="3"/>
         <v>Telegrupa Baltijā, SIA</v>
       </c>
     </row>
     <row r="36" spans="1:28" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A36" s="13">
         <v>31</v>
       </c>
       <c r="B36" s="14" t="s">
         <v>55</v>
       </c>
       <c r="C36" s="15">
         <v>40003615639</v>
       </c>
       <c r="D36" s="24">
-        <v>5900</v>
+        <v>5600</v>
       </c>
       <c r="E36" s="16"/>
       <c r="F36" s="47"/>
       <c r="G36" s="43"/>
       <c r="H36" s="25">
         <v>9</v>
       </c>
       <c r="I36" s="25"/>
       <c r="J36" s="25">
         <v>2</v>
       </c>
       <c r="K36" s="26"/>
       <c r="L36" s="24">
         <f t="shared" si="5"/>
         <v>11</v>
       </c>
       <c r="M36" s="17"/>
       <c r="N36" s="18"/>
       <c r="O36" s="19"/>
       <c r="P36" s="19"/>
       <c r="Q36" s="18"/>
       <c r="R36" s="19"/>
       <c r="S36" s="18"/>
       <c r="T36" s="20"/>
       <c r="U36" s="21"/>
@@ -3703,51 +3705,51 @@
       </c>
       <c r="W37" s="28"/>
       <c r="X37" s="28"/>
       <c r="Y37" s="28"/>
       <c r="Z37" s="28"/>
       <c r="AA37" s="23">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="AB37" s="14" t="str">
         <f t="shared" si="3"/>
         <v>TelTel, SIA</v>
       </c>
     </row>
     <row r="38" spans="1:28" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A38" s="13">
         <v>33</v>
       </c>
       <c r="B38" s="14" t="s">
         <v>56</v>
       </c>
       <c r="C38" s="15">
         <v>40003052786</v>
       </c>
       <c r="D38" s="24">
-        <v>1024100</v>
+        <v>1020500</v>
       </c>
       <c r="E38" s="16"/>
       <c r="F38" s="47"/>
       <c r="G38" s="43"/>
       <c r="H38" s="25">
         <v>1792</v>
       </c>
       <c r="I38" s="25"/>
       <c r="J38" s="25">
         <v>1720</v>
       </c>
       <c r="K38" s="26">
         <v>530</v>
       </c>
       <c r="L38" s="24">
         <f t="shared" si="5"/>
         <v>4042</v>
       </c>
       <c r="M38" s="17"/>
       <c r="N38" s="18"/>
       <c r="O38" s="19">
         <v>1</v>
       </c>
       <c r="P38" s="19">
         <v>2</v>
@@ -3767,51 +3769,51 @@
         <f t="shared" si="1"/>
         <v>14</v>
       </c>
       <c r="W38" s="28">
         <v>4</v>
       </c>
       <c r="X38" s="28">
         <v>31</v>
       </c>
       <c r="Y38" s="28"/>
       <c r="Z38" s="28"/>
       <c r="AA38" s="23">
         <f t="shared" si="2"/>
         <v>35</v>
       </c>
       <c r="AB38" s="14" t="str">
         <f t="shared" si="3"/>
         <v>Tet, SIA</v>
       </c>
     </row>
     <row r="39" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A39" s="13">
         <v>34</v>
       </c>
       <c r="B39" s="14" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="C39" s="15">
         <v>40203418528</v>
       </c>
       <c r="D39" s="24">
         <v>1000</v>
       </c>
       <c r="E39" s="16"/>
       <c r="F39" s="47"/>
       <c r="G39" s="43"/>
       <c r="H39" s="25"/>
       <c r="I39" s="25"/>
       <c r="J39" s="25"/>
       <c r="K39" s="26"/>
       <c r="L39" s="24">
         <f>SUM(H39:K39)</f>
         <v>0</v>
       </c>
       <c r="M39" s="17"/>
       <c r="N39" s="18"/>
       <c r="O39" s="19"/>
       <c r="P39" s="19"/>
       <c r="Q39" s="18"/>
       <c r="R39" s="19"/>
       <c r="S39" s="18"/>
@@ -4027,51 +4029,51 @@
       <c r="S43" s="18"/>
       <c r="T43" s="20"/>
       <c r="U43" s="21"/>
       <c r="V43" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="W43" s="25"/>
       <c r="X43" s="25"/>
       <c r="Y43" s="25"/>
       <c r="Z43" s="25"/>
       <c r="AA43" s="23">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="AB43" s="14" t="str">
         <f t="shared" si="3"/>
         <v>Voxbone SA Latvijas filiāle, ĀKF</v>
       </c>
     </row>
     <row r="44" spans="1:28" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A44" s="13">
         <v>39</v>
       </c>
       <c r="B44" s="14" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="C44" s="21">
         <v>40103181903</v>
       </c>
       <c r="D44" s="24"/>
       <c r="E44" s="27">
         <v>1100000</v>
       </c>
       <c r="F44" s="48"/>
       <c r="G44" s="44"/>
       <c r="H44" s="25"/>
       <c r="I44" s="25"/>
       <c r="J44" s="25"/>
       <c r="K44" s="26"/>
       <c r="L44" s="24">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="M44" s="17"/>
       <c r="N44" s="18"/>
       <c r="O44" s="19"/>
       <c r="P44" s="19"/>
       <c r="Q44" s="18"/>
       <c r="R44" s="19"/>
       <c r="S44" s="18"/>
@@ -4086,217 +4088,217 @@
       </c>
       <c r="X44" s="28">
         <v>2</v>
       </c>
       <c r="Y44" s="28">
         <v>1</v>
       </c>
       <c r="Z44" s="28"/>
       <c r="AA44" s="23">
         <f t="shared" si="2"/>
         <v>5</v>
       </c>
       <c r="AB44" s="14" t="str">
         <f t="shared" si="3"/>
         <v>XOmobile, SIA</v>
       </c>
     </row>
     <row r="45" spans="1:28" ht="12.6" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A45" s="32"/>
       <c r="B45" s="33" t="s">
         <v>1</v>
       </c>
       <c r="C45" s="34"/>
       <c r="D45" s="35">
         <f t="shared" ref="D45:AA45" si="9">SUM(D6:D44)</f>
-        <v>1775600</v>
+        <v>1787600</v>
       </c>
       <c r="E45" s="35">
         <f t="shared" si="9"/>
         <v>7890000</v>
       </c>
       <c r="F45" s="35">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="G45" s="35">
         <f t="shared" si="9"/>
         <v>410000</v>
       </c>
       <c r="H45" s="35">
         <f t="shared" si="9"/>
-        <v>3238</v>
+        <v>3138</v>
       </c>
       <c r="I45" s="35">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J45" s="35">
         <f t="shared" si="9"/>
         <v>2399</v>
       </c>
       <c r="K45" s="35">
         <f t="shared" si="9"/>
-        <v>2367</v>
+        <v>3367</v>
       </c>
       <c r="L45" s="35">
         <f t="shared" si="9"/>
-        <v>8004</v>
+        <v>8904</v>
       </c>
       <c r="M45" s="42">
         <f t="shared" si="9"/>
         <v>1</v>
       </c>
       <c r="N45" s="35">
         <f t="shared" si="9"/>
         <v>3</v>
       </c>
       <c r="O45" s="35">
         <f t="shared" si="9"/>
         <v>2</v>
       </c>
       <c r="P45" s="35">
         <f t="shared" si="9"/>
         <v>2</v>
       </c>
       <c r="Q45" s="35">
         <f t="shared" si="9"/>
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="R45" s="35">
         <f t="shared" si="9"/>
         <v>167</v>
       </c>
       <c r="S45" s="35">
         <f t="shared" si="9"/>
         <v>8</v>
       </c>
       <c r="T45" s="35">
         <f t="shared" si="9"/>
         <v>57</v>
       </c>
       <c r="U45" s="35">
         <f t="shared" si="9"/>
         <v>4</v>
       </c>
       <c r="V45" s="35">
         <f t="shared" si="9"/>
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="W45" s="35">
         <f t="shared" si="9"/>
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="X45" s="35">
         <f t="shared" si="9"/>
         <v>271</v>
       </c>
       <c r="Y45" s="35">
         <f t="shared" si="9"/>
         <v>7</v>
       </c>
       <c r="Z45" s="35">
         <f t="shared" si="9"/>
         <v>3</v>
       </c>
       <c r="AA45" s="35">
         <f t="shared" si="9"/>
-        <v>314</v>
+        <v>316</v>
       </c>
     </row>
     <row r="48" spans="1:28" x14ac:dyDescent="0.2">
       <c r="E48" s="51"/>
     </row>
     <row r="58" spans="3:3" x14ac:dyDescent="0.2">
       <c r="C58" s="3"/>
     </row>
     <row r="59" spans="3:3" x14ac:dyDescent="0.2">
       <c r="C59" s="3"/>
     </row>
     <row r="60" spans="3:3" x14ac:dyDescent="0.2">
       <c r="C60" s="3"/>
     </row>
     <row r="61" spans="3:3" x14ac:dyDescent="0.2">
       <c r="C61" s="3"/>
     </row>
     <row r="62" spans="3:3" x14ac:dyDescent="0.2">
       <c r="C62" s="3"/>
     </row>
     <row r="63" spans="3:3" x14ac:dyDescent="0.2">
       <c r="C63" s="3"/>
     </row>
     <row r="735" spans="13:27" x14ac:dyDescent="0.2">
       <c r="M735" s="3"/>
       <c r="N735" s="3"/>
       <c r="O735" s="3"/>
       <c r="P735" s="3"/>
       <c r="Q735" s="3"/>
       <c r="R735" s="3"/>
       <c r="S735" s="3"/>
       <c r="T735" s="3"/>
       <c r="U735" s="3"/>
       <c r="V735" s="3"/>
       <c r="W735" s="3"/>
       <c r="X735" s="3"/>
       <c r="Y735" s="3"/>
       <c r="Z735" s="3"/>
       <c r="AA735" s="3"/>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B28:B29">
-    <sortCondition ref="B28:B29"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B14:C15">
+    <sortCondition ref="B14:B15"/>
   </sortState>
   <mergeCells count="22">
     <mergeCell ref="A2:A5"/>
     <mergeCell ref="AB2:AB5"/>
     <mergeCell ref="D2:L2"/>
     <mergeCell ref="B2:B5"/>
     <mergeCell ref="C2:C5"/>
     <mergeCell ref="P4:T4"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="L4:L5"/>
     <mergeCell ref="M2:V3"/>
     <mergeCell ref="W4:W5"/>
     <mergeCell ref="Y4:Y5"/>
     <mergeCell ref="W2:AA3"/>
     <mergeCell ref="M4:N4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="G4:G5"/>
     <mergeCell ref="V4:V5"/>
     <mergeCell ref="AA4:AA5"/>
     <mergeCell ref="Z4:Z5"/>
     <mergeCell ref="X4:X5"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="H3:L3"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0" right="0" top="7.874015748031496E-2" bottom="0.15748031496062992" header="0" footer="0.15748031496062992"/>
   <pageSetup paperSize="8" scale="72" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <ignoredErrors>
-    <ignoredError sqref="L45 L8 L19 L33" formulaRange="1"/>
+    <ignoredError sqref="L45 L7 L19 L33" formulaRange="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>numuri</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>sprk</Company>