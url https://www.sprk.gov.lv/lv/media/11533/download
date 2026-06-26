--- v0 (2026-05-18)
+++ v1 (2026-06-26)
@@ -1,268 +1,264 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://sprk-my.sharepoint.com/personal/aigal_sprk_gov_lv/Documents/MajasLapa/Komersanti/Ierobezotie_resursi/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://sprk-my.sharepoint.com/personal/aigal_sprk_gov_lv/Documents/MajasLapa/#JAUNĀ web/Ierobezotie_resursi/Numeracija/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{0E812F6E-E213-40CE-9F3F-FFF2FF1E7D24}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{3C037829-DDD6-40EC-9323-1F128E54E0A5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="numuri" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">numuri!$A$5:$AC$45</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">numuri!$A$5:$AC$44</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="L38" i="1" l="1"/>
+  <c r="L37" i="1" l="1"/>
   <c r="AA27" i="1"/>
   <c r="V27" i="1"/>
   <c r="L27" i="1"/>
   <c r="AB27" i="1"/>
   <c r="L32" i="1"/>
-  <c r="G45" i="1"/>
-[...4 lines deleted...]
-  <c r="AB40" i="1"/>
+  <c r="G44" i="1"/>
+  <c r="E44" i="1"/>
+  <c r="AA38" i="1"/>
+  <c r="V38" i="1"/>
+  <c r="L38" i="1"/>
+  <c r="AB39" i="1"/>
   <c r="L18" i="1"/>
   <c r="L19" i="1"/>
   <c r="L20" i="1"/>
   <c r="AA29" i="1"/>
   <c r="V29" i="1"/>
   <c r="L29" i="1"/>
   <c r="V14" i="1"/>
   <c r="AA14" i="1"/>
   <c r="L14" i="1"/>
   <c r="AB25" i="1"/>
   <c r="AB7" i="1"/>
   <c r="AA7" i="1"/>
   <c r="V7" i="1"/>
   <c r="L7" i="1"/>
   <c r="L8" i="1"/>
-  <c r="AA41" i="1"/>
-[...2 lines deleted...]
-  <c r="AB41" i="1"/>
+  <c r="AA40" i="1"/>
+  <c r="V40" i="1"/>
+  <c r="L40" i="1"/>
+  <c r="AB40" i="1"/>
   <c r="AA9" i="1"/>
   <c r="V9" i="1"/>
   <c r="L9" i="1"/>
   <c r="AB9" i="1"/>
   <c r="AA33" i="1"/>
   <c r="V33" i="1"/>
   <c r="L33" i="1"/>
   <c r="AB34" i="1"/>
   <c r="AA21" i="1"/>
   <c r="V21" i="1"/>
   <c r="L21" i="1"/>
-  <c r="F45" i="1"/>
+  <c r="F44" i="1"/>
   <c r="L13" i="1"/>
   <c r="L6" i="1"/>
   <c r="L30" i="1"/>
   <c r="L10" i="1"/>
   <c r="L11" i="1"/>
   <c r="L12" i="1"/>
   <c r="L15" i="1"/>
   <c r="L16" i="1"/>
   <c r="L17" i="1"/>
   <c r="L22" i="1"/>
   <c r="L24" i="1"/>
   <c r="L25" i="1"/>
   <c r="L26" i="1"/>
   <c r="L28" i="1"/>
   <c r="L23" i="1"/>
   <c r="L31" i="1"/>
   <c r="L34" i="1"/>
   <c r="L35" i="1"/>
   <c r="L36" i="1"/>
-  <c r="L37" i="1"/>
-  <c r="L40" i="1"/>
+  <c r="L39" i="1"/>
+  <c r="L41" i="1"/>
   <c r="L42" i="1"/>
   <c r="L43" i="1"/>
-  <c r="L44" i="1"/>
   <c r="AA12" i="1"/>
   <c r="V12" i="1"/>
   <c r="AB13" i="1"/>
   <c r="AB10" i="1"/>
-  <c r="AA42" i="1"/>
-[...17 lines deleted...]
-  <c r="V37" i="1"/>
+  <c r="AA41" i="1"/>
+  <c r="V41" i="1"/>
+  <c r="AB41" i="1"/>
+  <c r="H44" i="1"/>
+  <c r="M44" i="1"/>
+  <c r="N44" i="1"/>
+  <c r="O44" i="1"/>
+  <c r="P44" i="1"/>
+  <c r="Q44" i="1"/>
+  <c r="R44" i="1"/>
+  <c r="S44" i="1"/>
+  <c r="T44" i="1"/>
+  <c r="U44" i="1"/>
+  <c r="W44" i="1"/>
+  <c r="X44" i="1"/>
+  <c r="Y44" i="1"/>
+  <c r="Z44" i="1"/>
+  <c r="AA36" i="1"/>
+  <c r="V36" i="1"/>
   <c r="AA24" i="1"/>
   <c r="V24" i="1"/>
   <c r="AB6" i="1"/>
   <c r="AB8" i="1"/>
   <c r="AB11" i="1"/>
   <c r="AB12" i="1"/>
   <c r="AB14" i="1"/>
   <c r="AB15" i="1"/>
   <c r="AB16" i="1"/>
   <c r="AB17" i="1"/>
   <c r="AB18" i="1"/>
   <c r="AB19" i="1"/>
   <c r="AB20" i="1"/>
   <c r="AB21" i="1"/>
   <c r="AB22" i="1"/>
   <c r="AB23" i="1"/>
   <c r="AB24" i="1"/>
   <c r="AB26" i="1"/>
   <c r="AB28" i="1"/>
   <c r="AB29" i="1"/>
   <c r="AB30" i="1"/>
   <c r="AB31" i="1"/>
   <c r="AB32" i="1"/>
   <c r="AB33" i="1"/>
   <c r="AB35" i="1"/>
   <c r="AB36" i="1"/>
   <c r="AB37" i="1"/>
   <c r="AB38" i="1"/>
-  <c r="AB39" i="1"/>
+  <c r="AB42" i="1"/>
   <c r="AB43" i="1"/>
-  <c r="AB44" i="1"/>
   <c r="AA26" i="1"/>
   <c r="V26" i="1"/>
   <c r="AA6" i="1"/>
   <c r="AA8" i="1"/>
   <c r="AA10" i="1"/>
   <c r="AA11" i="1"/>
   <c r="AA13" i="1"/>
   <c r="AA30" i="1"/>
   <c r="AA15" i="1"/>
   <c r="AA31" i="1"/>
   <c r="AA16" i="1"/>
-  <c r="AA38" i="1"/>
+  <c r="AA37" i="1"/>
   <c r="AA17" i="1"/>
   <c r="AA18" i="1"/>
   <c r="AA19" i="1"/>
   <c r="AA20" i="1"/>
   <c r="AA22" i="1"/>
   <c r="AA25" i="1"/>
   <c r="AA28" i="1"/>
   <c r="AA23" i="1"/>
   <c r="AA32" i="1"/>
   <c r="AA34" i="1"/>
   <c r="AA35" i="1"/>
-  <c r="AA36" i="1"/>
-  <c r="AA40" i="1"/>
+  <c r="AA39" i="1"/>
+  <c r="AA42" i="1"/>
   <c r="AA43" i="1"/>
-  <c r="AA44" i="1"/>
   <c r="V6" i="1"/>
   <c r="V8" i="1"/>
   <c r="V10" i="1"/>
   <c r="V11" i="1"/>
   <c r="V13" i="1"/>
   <c r="V30" i="1"/>
   <c r="V15" i="1"/>
   <c r="V31" i="1"/>
   <c r="V16" i="1"/>
-  <c r="V38" i="1"/>
+  <c r="V37" i="1"/>
   <c r="V17" i="1"/>
   <c r="V18" i="1"/>
   <c r="V19" i="1"/>
   <c r="V20" i="1"/>
   <c r="V22" i="1"/>
   <c r="V25" i="1"/>
   <c r="V28" i="1"/>
   <c r="V23" i="1"/>
   <c r="V32" i="1"/>
   <c r="V34" i="1"/>
   <c r="V35" i="1"/>
-  <c r="V36" i="1"/>
-  <c r="V40" i="1"/>
+  <c r="V39" i="1"/>
+  <c r="V42" i="1"/>
   <c r="V43" i="1"/>
+  <c r="J44" i="1"/>
+  <c r="I44" i="1"/>
+  <c r="K44" i="1" l="1"/>
+  <c r="D44" i="1"/>
+  <c r="AA44" i="1"/>
   <c r="V44" i="1"/>
-  <c r="J45" i="1"/>
-[...5 lines deleted...]
-  <c r="L45" i="1"/>
+  <c r="L44" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="84" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="83" uniqueCount="79">
   <si>
     <t>Kopā:</t>
   </si>
   <si>
     <t>KOPĀ:</t>
   </si>
   <si>
     <t>4 cip.</t>
   </si>
   <si>
     <t>3 cip.</t>
   </si>
   <si>
     <t>NSPC</t>
   </si>
   <si>
     <t>ISPC</t>
   </si>
   <si>
     <t>MNC</t>
   </si>
   <si>
     <t>DNIC</t>
   </si>
   <si>
@@ -370,53 +366,50 @@
   <si>
     <t>Load.lv, SIA</t>
   </si>
   <si>
     <t>MWTV, SIA</t>
   </si>
   <si>
     <t>NetBalt, SIA</t>
   </si>
   <si>
     <t>Nordic Technologies, SIA</t>
   </si>
   <si>
     <t>Ntel Solutions, SIA</t>
   </si>
   <si>
     <t>Rigatta, SIA</t>
   </si>
   <si>
     <t>Tele2, SIA</t>
   </si>
   <si>
     <t>Telegrupa Baltijā, SIA</t>
   </si>
   <si>
-    <t>Telekom Baltija, AS</t>
-[...1 lines deleted...]
-  <si>
     <t>Tivi, SIA</t>
   </si>
   <si>
     <t>Voxbone SA Latvijas filiāle, ĀKF</t>
   </si>
   <si>
     <t>Operatora izvēle</t>
   </si>
   <si>
     <t>VENTAmobile, SIA</t>
   </si>
   <si>
     <t>T2R, SIA</t>
   </si>
   <si>
     <t>TELENET, SIA</t>
   </si>
   <si>
     <t>Xomobile, SIA</t>
   </si>
   <si>
     <t>Tet, SIA</t>
   </si>
   <si>
     <t>TelTel, SIA</t>
@@ -457,51 +450,51 @@
   <si>
     <t>The One, SIA</t>
   </si>
   <si>
     <t>Telegroup Networks, SIA</t>
   </si>
   <si>
     <t>70XXXXXX - 71XXXXXX</t>
   </si>
   <si>
     <t>Operatoru pakalpojumiem</t>
   </si>
   <si>
     <t>Reģistrācijas numurs</t>
   </si>
   <si>
     <t xml:space="preserve">Cita veida maksas pakalpojuma numuri </t>
   </si>
   <si>
     <t>12XX/18XX</t>
   </si>
   <si>
     <t>Pūces datorsistēmas</t>
   </si>
   <si>
-    <t>21.04.2026.</t>
+    <t>12.06.2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
@@ -1252,169 +1245,169 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="4" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="4" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="4" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="4" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...22 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
@@ -1687,347 +1680,347 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:AC735"/>
+  <dimension ref="A1:AC734"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="89" zoomScaleNormal="89" zoomScaleSheetLayoutView="70" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="B1" sqref="B1"/>
+      <selection pane="bottomLeft" activeCell="D24" sqref="D24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="11.4" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="6.109375" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="47.5546875" style="3" customWidth="1"/>
     <col min="3" max="3" width="14.33203125" style="1" customWidth="1"/>
     <col min="4" max="4" width="11.88671875" style="1" customWidth="1"/>
     <col min="5" max="7" width="10.44140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.44140625" style="1" customWidth="1"/>
     <col min="9" max="9" width="12.44140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="12.33203125" style="1" customWidth="1"/>
     <col min="11" max="11" width="12.88671875" style="1" customWidth="1"/>
     <col min="12" max="12" width="7.6640625" style="1" customWidth="1"/>
     <col min="13" max="14" width="7.44140625" style="1" customWidth="1"/>
     <col min="15" max="15" width="8.6640625" style="1" customWidth="1"/>
     <col min="16" max="16" width="7.44140625" style="1" customWidth="1"/>
     <col min="17" max="17" width="10" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="19" width="7.44140625" style="1" customWidth="1"/>
     <col min="20" max="20" width="9.5546875" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="27" width="7.44140625" style="1" customWidth="1"/>
     <col min="28" max="28" width="48.44140625" style="3" bestFit="1" customWidth="1"/>
     <col min="29" max="16384" width="9.109375" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28" ht="12.6" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B1" s="2" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
     </row>
     <row r="2" spans="1:28" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="54" t="s">
+      <c r="A2" s="64" t="s">
         <v>24</v>
       </c>
-      <c r="B2" s="57" t="s">
+      <c r="B2" s="67" t="s">
         <v>18</v>
       </c>
-      <c r="C2" s="57" t="s">
-[...2 lines deleted...]
-      <c r="D2" s="60" t="s">
+      <c r="C2" s="67" t="s">
+        <v>74</v>
+      </c>
+      <c r="D2" s="70" t="s">
         <v>20</v>
       </c>
-      <c r="E2" s="61"/>
-[...7 lines deleted...]
-      <c r="M2" s="71" t="s">
+      <c r="E2" s="71"/>
+      <c r="F2" s="71"/>
+      <c r="G2" s="71"/>
+      <c r="H2" s="71"/>
+      <c r="I2" s="71"/>
+      <c r="J2" s="71"/>
+      <c r="K2" s="71"/>
+      <c r="L2" s="71"/>
+      <c r="M2" s="79" t="s">
         <v>9</v>
       </c>
-      <c r="N2" s="72"/>
-[...8 lines deleted...]
-      <c r="W2" s="71" t="s">
+      <c r="N2" s="80"/>
+      <c r="O2" s="80"/>
+      <c r="P2" s="80"/>
+      <c r="Q2" s="80"/>
+      <c r="R2" s="80"/>
+      <c r="S2" s="80"/>
+      <c r="T2" s="80"/>
+      <c r="U2" s="80"/>
+      <c r="V2" s="81"/>
+      <c r="W2" s="79" t="s">
         <v>30</v>
       </c>
-      <c r="X2" s="72"/>
-[...3 lines deleted...]
-      <c r="AB2" s="57" t="s">
+      <c r="X2" s="80"/>
+      <c r="Y2" s="80"/>
+      <c r="Z2" s="80"/>
+      <c r="AA2" s="81"/>
+      <c r="AB2" s="67" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="3" spans="1:28" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="55"/>
-[...2 lines deleted...]
-      <c r="D3" s="82" t="s">
+      <c r="A3" s="65"/>
+      <c r="B3" s="68"/>
+      <c r="C3" s="68"/>
+      <c r="D3" s="90" t="s">
         <v>19</v>
       </c>
-      <c r="E3" s="90" t="s">
+      <c r="E3" s="60" t="s">
         <v>11</v>
       </c>
-      <c r="F3" s="65" t="s">
+      <c r="F3" s="75" t="s">
+        <v>59</v>
+      </c>
+      <c r="G3" s="76"/>
+      <c r="H3" s="62" t="s">
+        <v>31</v>
+      </c>
+      <c r="I3" s="63"/>
+      <c r="J3" s="63"/>
+      <c r="K3" s="63"/>
+      <c r="L3" s="63"/>
+      <c r="M3" s="82"/>
+      <c r="N3" s="83"/>
+      <c r="O3" s="83"/>
+      <c r="P3" s="83"/>
+      <c r="Q3" s="83"/>
+      <c r="R3" s="83"/>
+      <c r="S3" s="83"/>
+      <c r="T3" s="83"/>
+      <c r="U3" s="83"/>
+      <c r="V3" s="84"/>
+      <c r="W3" s="82"/>
+      <c r="X3" s="83"/>
+      <c r="Y3" s="83"/>
+      <c r="Z3" s="83"/>
+      <c r="AA3" s="84"/>
+      <c r="AB3" s="68"/>
+    </row>
+    <row r="4" spans="1:28" ht="48" x14ac:dyDescent="0.2">
+      <c r="A4" s="65"/>
+      <c r="B4" s="68"/>
+      <c r="C4" s="68"/>
+      <c r="D4" s="91"/>
+      <c r="E4" s="61"/>
+      <c r="F4" s="77" t="s">
+        <v>72</v>
+      </c>
+      <c r="G4" s="92" t="s">
         <v>60</v>
-      </c>
-[...35 lines deleted...]
-        <v>61</v>
       </c>
       <c r="H4" s="45" t="s">
         <v>22</v>
       </c>
       <c r="I4" s="4" t="s">
         <v>25</v>
       </c>
       <c r="J4" s="36" t="s">
         <v>26</v>
       </c>
       <c r="K4" s="5" t="s">
-        <v>76</v>
-[...7 lines deleted...]
-      <c r="N4" s="81"/>
+        <v>75</v>
+      </c>
+      <c r="L4" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="M4" s="89" t="s">
+        <v>52</v>
+      </c>
+      <c r="N4" s="89"/>
       <c r="O4" s="52" t="s">
         <v>16</v>
       </c>
-      <c r="P4" s="62" t="s">
-[...5 lines deleted...]
-      <c r="T4" s="64"/>
+      <c r="P4" s="72" t="s">
+        <v>73</v>
+      </c>
+      <c r="Q4" s="73"/>
+      <c r="R4" s="73"/>
+      <c r="S4" s="73"/>
+      <c r="T4" s="74"/>
       <c r="U4" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="V4" s="69" t="s">
-[...2 lines deleted...]
-      <c r="W4" s="77" t="s">
+      <c r="V4" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="W4" s="85" t="s">
         <v>5</v>
       </c>
-      <c r="X4" s="88" t="s">
+      <c r="X4" s="58" t="s">
         <v>4</v>
       </c>
-      <c r="Y4" s="79" t="s">
+      <c r="Y4" s="87" t="s">
         <v>6</v>
       </c>
-      <c r="Z4" s="86" t="s">
+      <c r="Z4" s="56" t="s">
         <v>7</v>
       </c>
-      <c r="AA4" s="69" t="s">
-[...2 lines deleted...]
-      <c r="AB4" s="58"/>
+      <c r="AA4" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB4" s="68"/>
     </row>
     <row r="5" spans="1:28" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="56"/>
-[...1 lines deleted...]
-      <c r="C5" s="59"/>
+      <c r="A5" s="66"/>
+      <c r="B5" s="69"/>
+      <c r="C5" s="69"/>
       <c r="D5" s="7" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>23</v>
       </c>
-      <c r="F5" s="68"/>
-      <c r="G5" s="85"/>
+      <c r="F5" s="78"/>
+      <c r="G5" s="93"/>
       <c r="H5" s="46" t="s">
         <v>15</v>
       </c>
       <c r="I5" s="38" t="s">
         <v>17</v>
       </c>
       <c r="J5" s="37" t="s">
         <v>14</v>
       </c>
       <c r="K5" s="39" t="s">
         <v>27</v>
       </c>
-      <c r="L5" s="70"/>
+      <c r="L5" s="55"/>
       <c r="M5" s="12" t="s">
         <v>3</v>
       </c>
       <c r="N5" s="9" t="s">
         <v>2</v>
       </c>
       <c r="O5" s="10" t="s">
         <v>10</v>
       </c>
       <c r="P5" s="10" t="s">
         <v>3</v>
       </c>
       <c r="Q5" s="9" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="R5" s="10" t="s">
         <v>8</v>
       </c>
       <c r="S5" s="9" t="s">
         <v>28</v>
       </c>
       <c r="T5" s="11" t="s">
         <v>29</v>
       </c>
       <c r="U5" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="V5" s="70"/>
-[...5 lines deleted...]
-      <c r="AB5" s="59"/>
+      <c r="V5" s="55"/>
+      <c r="W5" s="86"/>
+      <c r="X5" s="59"/>
+      <c r="Y5" s="88"/>
+      <c r="Z5" s="57"/>
+      <c r="AA5" s="55"/>
+      <c r="AB5" s="69"/>
     </row>
     <row r="6" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A6" s="13">
         <v>1</v>
       </c>
       <c r="B6" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C6" s="15">
         <v>40003443452</v>
       </c>
       <c r="D6" s="24">
-        <v>17900</v>
+        <v>18400</v>
       </c>
       <c r="E6" s="16"/>
       <c r="F6" s="47"/>
       <c r="G6" s="43"/>
       <c r="H6" s="25"/>
       <c r="I6" s="25"/>
       <c r="J6" s="25"/>
       <c r="K6" s="26"/>
       <c r="L6" s="24">
         <f t="shared" ref="L6:L17" si="0">SUM(H6:K6)</f>
         <v>0</v>
       </c>
       <c r="M6" s="17"/>
       <c r="N6" s="18"/>
       <c r="O6" s="19"/>
       <c r="P6" s="19"/>
       <c r="Q6" s="18"/>
       <c r="R6" s="19"/>
       <c r="S6" s="18"/>
       <c r="T6" s="20"/>
       <c r="U6" s="21"/>
       <c r="V6" s="22">
-        <f t="shared" ref="V6:V44" si="1">SUM(M6:U6)</f>
+        <f t="shared" ref="V6:V43" si="1">SUM(M6:U6)</f>
         <v>0</v>
       </c>
       <c r="W6" s="25"/>
       <c r="X6" s="25"/>
       <c r="Y6" s="25"/>
       <c r="Z6" s="25"/>
       <c r="AA6" s="23">
-        <f t="shared" ref="AA6:AA44" si="2">SUM(W6:Z6)</f>
+        <f t="shared" ref="AA6:AA43" si="2">SUM(W6:Z6)</f>
         <v>0</v>
       </c>
       <c r="AB6" s="14" t="str">
-        <f t="shared" ref="AB6:AB44" si="3">B6</f>
+        <f t="shared" ref="AB6:AB43" si="3">B6</f>
         <v>BALTICOM, AS</v>
       </c>
     </row>
     <row r="7" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A7" s="13">
         <v>2</v>
       </c>
       <c r="B7" s="14" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="C7" s="15">
         <v>40203400013</v>
       </c>
       <c r="D7" s="24">
         <v>1000</v>
       </c>
       <c r="E7" s="16"/>
       <c r="F7" s="47"/>
       <c r="G7" s="43"/>
       <c r="H7" s="25">
         <v>100</v>
       </c>
       <c r="I7" s="25"/>
       <c r="J7" s="25"/>
       <c r="K7" s="26"/>
       <c r="L7" s="24">
         <f t="shared" si="0"/>
         <v>100</v>
       </c>
       <c r="M7" s="17"/>
       <c r="N7" s="18"/>
       <c r="O7" s="19"/>
       <c r="P7" s="19"/>
       <c r="Q7" s="18"/>
@@ -2041,115 +2034,115 @@
       </c>
       <c r="W7" s="25"/>
       <c r="X7" s="25"/>
       <c r="Y7" s="25"/>
       <c r="Z7" s="25"/>
       <c r="AA7" s="23">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="AB7" s="14" t="str">
         <f t="shared" si="3"/>
         <v>Belgacom International Carrier Services Latvijas filiāle, ĀKF</v>
       </c>
     </row>
     <row r="8" spans="1:28" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A8" s="13">
         <v>3</v>
       </c>
       <c r="B8" s="14" t="s">
         <v>33</v>
       </c>
       <c r="C8" s="15">
         <v>40003742426</v>
       </c>
       <c r="D8" s="24">
-        <v>85800</v>
+        <v>86500</v>
       </c>
       <c r="E8" s="16">
         <v>1730000</v>
       </c>
       <c r="F8" s="27"/>
       <c r="G8" s="53">
         <v>10000</v>
       </c>
       <c r="H8" s="25">
         <v>45</v>
       </c>
       <c r="I8" s="25"/>
       <c r="J8" s="25">
         <v>230</v>
       </c>
       <c r="K8" s="26"/>
       <c r="L8" s="24">
         <f t="shared" si="0"/>
         <v>275</v>
       </c>
       <c r="M8" s="17"/>
       <c r="N8" s="18"/>
       <c r="O8" s="19"/>
       <c r="P8" s="19"/>
       <c r="Q8" s="18">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="R8" s="19">
         <v>37</v>
       </c>
       <c r="S8" s="18"/>
       <c r="T8" s="20">
         <v>5</v>
       </c>
       <c r="U8" s="21"/>
       <c r="V8" s="22">
         <f t="shared" si="1"/>
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="W8" s="49">
         <v>1</v>
       </c>
       <c r="X8" s="49">
         <v>10</v>
       </c>
       <c r="Y8" s="49">
         <v>2</v>
       </c>
       <c r="Z8" s="49"/>
       <c r="AA8" s="23">
         <f t="shared" si="2"/>
         <v>13</v>
       </c>
       <c r="AB8" s="14" t="str">
         <f t="shared" si="3"/>
         <v>BITE Latvija, SIA</v>
       </c>
     </row>
     <row r="9" spans="1:28" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A9" s="13">
         <v>4</v>
       </c>
       <c r="B9" s="14" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="C9" s="15">
         <v>12974765</v>
       </c>
       <c r="D9" s="24">
         <v>1000</v>
       </c>
       <c r="E9" s="16"/>
       <c r="F9" s="47"/>
       <c r="G9" s="43"/>
       <c r="H9" s="25"/>
       <c r="I9" s="25"/>
       <c r="J9" s="25"/>
       <c r="K9" s="26"/>
       <c r="L9" s="24">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="M9" s="17"/>
       <c r="N9" s="18"/>
       <c r="O9" s="19"/>
       <c r="P9" s="19"/>
       <c r="Q9" s="18"/>
       <c r="R9" s="19"/>
       <c r="S9" s="18"/>
@@ -2161,68 +2154,68 @@
       </c>
       <c r="W9" s="49"/>
       <c r="X9" s="49"/>
       <c r="Y9" s="49"/>
       <c r="Z9" s="49"/>
       <c r="AA9" s="23">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="AB9" s="14" t="str">
         <f t="shared" si="3"/>
         <v>BSG Estonia OÜ</v>
       </c>
     </row>
     <row r="10" spans="1:28" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A10" s="13">
         <v>5</v>
       </c>
       <c r="B10" s="14" t="s">
         <v>34</v>
       </c>
       <c r="C10" s="15">
         <v>40003611196</v>
       </c>
       <c r="D10" s="24">
-        <v>87300</v>
+        <v>87600</v>
       </c>
       <c r="E10" s="16"/>
       <c r="F10" s="47"/>
       <c r="G10" s="43"/>
       <c r="H10" s="25">
         <v>616</v>
       </c>
       <c r="I10" s="25"/>
       <c r="J10" s="25">
         <v>227</v>
       </c>
       <c r="K10" s="26">
-        <v>200</v>
+        <v>700</v>
       </c>
       <c r="L10" s="24">
         <f t="shared" si="0"/>
-        <v>1043</v>
+        <v>1543</v>
       </c>
       <c r="M10" s="17">
         <v>1</v>
       </c>
       <c r="N10" s="18"/>
       <c r="O10" s="19"/>
       <c r="P10" s="19"/>
       <c r="Q10" s="18">
         <v>1</v>
       </c>
       <c r="R10" s="19"/>
       <c r="S10" s="18">
         <v>3</v>
       </c>
       <c r="T10" s="20">
         <v>15</v>
       </c>
       <c r="U10" s="21">
         <v>2</v>
       </c>
       <c r="V10" s="22">
         <f t="shared" si="1"/>
         <v>22</v>
       </c>
       <c r="W10" s="28">
@@ -2276,51 +2269,51 @@
       <c r="S11" s="18"/>
       <c r="T11" s="20"/>
       <c r="U11" s="21"/>
       <c r="V11" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="W11" s="25"/>
       <c r="X11" s="25"/>
       <c r="Y11" s="25"/>
       <c r="Z11" s="25"/>
       <c r="AA11" s="23">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="AB11" s="14" t="str">
         <f t="shared" si="3"/>
         <v>DATU TEHNOLOĢIJU GRUPA, SIA</v>
       </c>
     </row>
     <row r="12" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A12" s="13">
         <v>7</v>
       </c>
       <c r="B12" s="14" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="C12" s="15">
         <v>40203001015</v>
       </c>
       <c r="D12" s="24">
         <v>1000</v>
       </c>
       <c r="E12" s="16"/>
       <c r="F12" s="47"/>
       <c r="G12" s="43"/>
       <c r="H12" s="25">
         <v>20</v>
       </c>
       <c r="I12" s="25"/>
       <c r="J12" s="25"/>
       <c r="K12" s="26"/>
       <c r="L12" s="24">
         <f t="shared" si="0"/>
         <v>20</v>
       </c>
       <c r="M12" s="17"/>
       <c r="N12" s="18"/>
       <c r="O12" s="19"/>
       <c r="P12" s="19"/>
       <c r="Q12" s="18"/>
@@ -2386,51 +2379,51 @@
         <f t="shared" si="1"/>
         <v>1</v>
       </c>
       <c r="W13" s="28">
         <v>2</v>
       </c>
       <c r="X13" s="28">
         <v>1</v>
       </c>
       <c r="Y13" s="28"/>
       <c r="Z13" s="28"/>
       <c r="AA13" s="23">
         <f t="shared" si="2"/>
         <v>3</v>
       </c>
       <c r="AB13" s="14" t="str">
         <f t="shared" si="3"/>
         <v>ECO Networks, SIA</v>
       </c>
     </row>
     <row r="14" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A14" s="13">
         <v>9</v>
       </c>
       <c r="B14" s="14" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="C14" s="15">
         <v>50103316201</v>
       </c>
       <c r="D14" s="24">
         <v>2100</v>
       </c>
       <c r="E14" s="16"/>
       <c r="F14" s="47"/>
       <c r="G14" s="43"/>
       <c r="H14" s="25">
         <v>30</v>
       </c>
       <c r="I14" s="25"/>
       <c r="J14" s="25"/>
       <c r="K14" s="26"/>
       <c r="L14" s="24">
         <f t="shared" si="0"/>
         <v>30</v>
       </c>
       <c r="M14" s="17"/>
       <c r="N14" s="18"/>
       <c r="O14" s="19"/>
       <c r="P14" s="19"/>
       <c r="Q14" s="18"/>
@@ -2446,51 +2439,51 @@
       </c>
       <c r="W14" s="25"/>
       <c r="X14" s="25"/>
       <c r="Y14" s="25"/>
       <c r="Z14" s="25"/>
       <c r="AA14" s="23">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="AB14" s="14" t="str">
         <f t="shared" si="3"/>
         <v>Enreach, SIA</v>
       </c>
     </row>
     <row r="15" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A15" s="13">
         <v>10</v>
       </c>
       <c r="B15" s="14" t="s">
         <v>37</v>
       </c>
       <c r="C15" s="15">
         <v>40103526479</v>
       </c>
       <c r="D15" s="24">
-        <v>84700</v>
+        <v>84900</v>
       </c>
       <c r="E15" s="16"/>
       <c r="F15" s="47"/>
       <c r="G15" s="43"/>
       <c r="H15" s="25">
         <v>4</v>
       </c>
       <c r="I15" s="25"/>
       <c r="J15" s="25"/>
       <c r="K15" s="26"/>
       <c r="L15" s="24">
         <f t="shared" si="0"/>
         <v>4</v>
       </c>
       <c r="M15" s="17"/>
       <c r="N15" s="18"/>
       <c r="O15" s="19"/>
       <c r="P15" s="19"/>
       <c r="Q15" s="18"/>
       <c r="R15" s="19"/>
       <c r="S15" s="18"/>
       <c r="T15" s="20"/>
       <c r="U15" s="21"/>
       <c r="V15" s="22">
         <f t="shared" si="1"/>
@@ -2664,89 +2657,89 @@
       <c r="X18" s="28">
         <v>1</v>
       </c>
       <c r="Y18" s="28"/>
       <c r="Z18" s="28"/>
       <c r="AA18" s="23">
         <f t="shared" si="2"/>
         <v>2</v>
       </c>
       <c r="AB18" s="14" t="str">
         <f t="shared" si="3"/>
         <v>Latvijas dzelzceļš, VAS</v>
       </c>
     </row>
     <row r="19" spans="1:29" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="13">
         <v>14</v>
       </c>
       <c r="B19" s="14" t="s">
         <v>41</v>
       </c>
       <c r="C19" s="15">
         <v>50003050931</v>
       </c>
       <c r="D19" s="24">
-        <v>328100</v>
+        <v>329800</v>
       </c>
       <c r="E19" s="16">
         <v>2345000</v>
       </c>
       <c r="F19" s="47"/>
       <c r="G19" s="43">
         <v>300000</v>
       </c>
       <c r="H19" s="25">
         <v>219</v>
       </c>
       <c r="I19" s="25"/>
       <c r="J19" s="25"/>
       <c r="K19" s="26"/>
       <c r="L19" s="24">
         <f t="shared" si="4"/>
         <v>219</v>
       </c>
       <c r="M19" s="17"/>
       <c r="N19" s="18"/>
       <c r="O19" s="19"/>
       <c r="P19" s="19"/>
       <c r="Q19" s="18">
         <v>9</v>
       </c>
       <c r="R19" s="17">
         <v>85</v>
       </c>
       <c r="S19" s="19">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="T19" s="29">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="U19" s="21"/>
       <c r="V19" s="22">
         <f t="shared" si="1"/>
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="W19" s="28">
         <v>3</v>
       </c>
       <c r="X19" s="28">
         <v>115</v>
       </c>
       <c r="Y19" s="28">
         <v>2</v>
       </c>
       <c r="Z19" s="28">
         <v>1</v>
       </c>
       <c r="AA19" s="23">
         <f t="shared" si="2"/>
         <v>121</v>
       </c>
       <c r="AB19" s="14" t="str">
         <f t="shared" si="3"/>
         <v>Latvijas Mobilais Telefons, SIA</v>
       </c>
     </row>
     <row r="20" spans="1:29" x14ac:dyDescent="0.2">
       <c r="A20" s="13">
         <v>15</v>
@@ -2780,69 +2773,69 @@
       <c r="S20" s="18"/>
       <c r="T20" s="20"/>
       <c r="U20" s="21"/>
       <c r="V20" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="W20" s="25"/>
       <c r="X20" s="25"/>
       <c r="Y20" s="25"/>
       <c r="Z20" s="25"/>
       <c r="AA20" s="23">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="AB20" s="14" t="str">
         <f t="shared" si="3"/>
         <v>Load.lv, SIA</v>
       </c>
     </row>
     <row r="21" spans="1:29" x14ac:dyDescent="0.2">
       <c r="A21" s="13">
         <v>16</v>
       </c>
       <c r="B21" s="14" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="C21" s="15">
         <v>40203302174</v>
       </c>
       <c r="D21" s="24">
         <v>1000</v>
       </c>
       <c r="E21" s="16"/>
       <c r="F21" s="47"/>
       <c r="G21" s="43"/>
       <c r="H21" s="25">
         <v>100</v>
       </c>
       <c r="I21" s="25"/>
       <c r="J21" s="25"/>
       <c r="K21" s="26"/>
       <c r="L21" s="24">
-        <f t="shared" ref="L21:L44" si="5">SUM(H21:K21)</f>
+        <f t="shared" ref="L21:L43" si="5">SUM(H21:K21)</f>
         <v>100</v>
       </c>
       <c r="M21" s="17"/>
       <c r="N21" s="18"/>
       <c r="O21" s="19"/>
       <c r="P21" s="19"/>
       <c r="Q21" s="18"/>
       <c r="R21" s="19"/>
       <c r="S21" s="18"/>
       <c r="T21" s="20"/>
       <c r="U21" s="21"/>
       <c r="V21" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="W21" s="25"/>
       <c r="X21" s="25">
         <v>1</v>
       </c>
       <c r="Y21" s="25"/>
       <c r="Z21" s="25"/>
       <c r="AA21" s="23">
         <f t="shared" si="2"/>
         <v>1</v>
       </c>
@@ -2889,51 +2882,51 @@
         <v>0</v>
       </c>
       <c r="W22" s="28">
         <v>2</v>
       </c>
       <c r="X22" s="28">
         <v>1</v>
       </c>
       <c r="Y22" s="28"/>
       <c r="Z22" s="28"/>
       <c r="AA22" s="23">
         <f t="shared" si="2"/>
         <v>3</v>
       </c>
       <c r="AB22" s="14" t="str">
         <f t="shared" si="3"/>
         <v>MWTV, SIA</v>
       </c>
       <c r="AC22" s="31"/>
     </row>
     <row r="23" spans="1:29" x14ac:dyDescent="0.2">
       <c r="A23" s="13">
         <v>18</v>
       </c>
       <c r="B23" s="14" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="C23" s="15">
         <v>40103240056</v>
       </c>
       <c r="D23" s="24"/>
       <c r="E23" s="16"/>
       <c r="F23" s="47"/>
       <c r="G23" s="43"/>
       <c r="H23" s="25"/>
       <c r="I23" s="25"/>
       <c r="J23" s="25"/>
       <c r="K23" s="26"/>
       <c r="L23" s="24">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="M23" s="17"/>
       <c r="N23" s="18"/>
       <c r="O23" s="19"/>
       <c r="P23" s="19"/>
       <c r="Q23" s="18">
         <v>1</v>
       </c>
       <c r="R23" s="19"/>
       <c r="S23" s="18"/>
@@ -3091,57 +3084,57 @@
       <c r="U26" s="21"/>
       <c r="V26" s="22">
         <f>SUM(M26:U26)</f>
         <v>0</v>
       </c>
       <c r="W26" s="25"/>
       <c r="X26" s="25">
         <v>1</v>
       </c>
       <c r="Y26" s="25"/>
       <c r="Z26" s="25"/>
       <c r="AA26" s="23">
         <f>SUM(W26:Z26)</f>
         <v>1</v>
       </c>
       <c r="AB26" s="14" t="str">
         <f t="shared" si="3"/>
         <v>Ntel Solutions, SIA</v>
       </c>
     </row>
     <row r="27" spans="1:29" x14ac:dyDescent="0.2">
       <c r="A27" s="13">
         <v>22</v>
       </c>
       <c r="B27" s="14" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="C27" s="15">
         <v>40203260932</v>
       </c>
       <c r="D27" s="24">
-        <v>100</v>
+        <v>200</v>
       </c>
       <c r="E27" s="16"/>
       <c r="F27" s="47"/>
       <c r="G27" s="43"/>
       <c r="H27" s="25"/>
       <c r="I27" s="25"/>
       <c r="J27" s="25"/>
       <c r="K27" s="26"/>
       <c r="L27" s="24">
         <f>SUM(H27:K27)</f>
         <v>0</v>
       </c>
       <c r="M27" s="17"/>
       <c r="N27" s="18"/>
       <c r="O27" s="19"/>
       <c r="P27" s="19"/>
       <c r="Q27" s="18"/>
       <c r="R27" s="19"/>
       <c r="S27" s="18"/>
       <c r="T27" s="20"/>
       <c r="U27" s="21"/>
       <c r="V27" s="22">
         <f>SUM(M27:U27)</f>
         <v>0</v>
       </c>
@@ -3201,151 +3194,151 @@
         <f>SUM(M28:U28)</f>
         <v>1</v>
       </c>
       <c r="W28" s="28">
         <v>1</v>
       </c>
       <c r="X28" s="28">
         <v>1</v>
       </c>
       <c r="Y28" s="28"/>
       <c r="Z28" s="28"/>
       <c r="AA28" s="23">
         <f>SUM(W28:Z28)</f>
         <v>2</v>
       </c>
       <c r="AB28" s="14" t="str">
         <f t="shared" si="3"/>
         <v>Rigatta, SIA</v>
       </c>
     </row>
     <row r="29" spans="1:29" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A29" s="13">
         <v>24</v>
       </c>
       <c r="B29" s="14" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="C29" s="15">
         <v>40203501062</v>
       </c>
       <c r="D29" s="24">
         <v>100</v>
       </c>
       <c r="E29" s="16"/>
       <c r="F29" s="47"/>
       <c r="G29" s="43"/>
       <c r="H29" s="25"/>
       <c r="I29" s="25"/>
       <c r="J29" s="25"/>
       <c r="K29" s="26"/>
       <c r="L29" s="24">
         <f>SUM(H29:K29)</f>
         <v>0</v>
       </c>
       <c r="M29" s="17"/>
       <c r="N29" s="18"/>
       <c r="O29" s="19"/>
       <c r="P29" s="19"/>
       <c r="Q29" s="18"/>
       <c r="R29" s="19"/>
       <c r="S29" s="18"/>
       <c r="T29" s="20"/>
       <c r="U29" s="21"/>
       <c r="V29" s="22">
         <f>SUM(M29:U29)</f>
         <v>0</v>
       </c>
       <c r="W29" s="28"/>
       <c r="X29" s="28"/>
       <c r="Y29" s="28"/>
       <c r="Z29" s="28"/>
       <c r="AA29" s="23">
         <f>SUM(W29:Z29)</f>
         <v>0</v>
       </c>
       <c r="AB29" s="14" t="str">
         <f t="shared" si="3"/>
         <v>RXTX Baltija</v>
       </c>
     </row>
     <row r="30" spans="1:29" x14ac:dyDescent="0.2">
       <c r="A30" s="13">
         <v>25</v>
       </c>
       <c r="B30" s="14" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C30" s="15">
         <v>40203006794</v>
       </c>
       <c r="D30" s="24"/>
       <c r="E30" s="16"/>
       <c r="F30" s="47"/>
       <c r="G30" s="43"/>
       <c r="H30" s="25"/>
       <c r="I30" s="25"/>
       <c r="J30" s="25"/>
       <c r="K30" s="14"/>
       <c r="L30" s="24">
         <f>SUM(H30:K30)</f>
         <v>0</v>
       </c>
       <c r="M30" s="17"/>
       <c r="N30" s="18"/>
       <c r="O30" s="19"/>
       <c r="P30" s="19"/>
       <c r="Q30" s="18">
         <v>1</v>
       </c>
       <c r="R30" s="19"/>
       <c r="S30" s="18"/>
       <c r="T30" s="20"/>
       <c r="U30" s="21"/>
       <c r="V30" s="22">
         <f>SUM(M30:U30)</f>
         <v>1</v>
       </c>
       <c r="W30" s="25"/>
       <c r="X30" s="25"/>
       <c r="Y30" s="25"/>
       <c r="Z30" s="25"/>
       <c r="AA30" s="23">
         <f>SUM(W30:Z30)</f>
         <v>0</v>
       </c>
       <c r="AB30" s="14" t="str">
         <f t="shared" si="3"/>
         <v>SMS solutions, SIA</v>
       </c>
     </row>
     <row r="31" spans="1:29" x14ac:dyDescent="0.2">
       <c r="A31" s="13">
         <v>26</v>
       </c>
       <c r="B31" s="14" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="C31" s="15">
         <v>40103242606</v>
       </c>
       <c r="D31" s="24"/>
       <c r="E31" s="41"/>
       <c r="F31" s="47"/>
       <c r="G31" s="43"/>
       <c r="H31" s="26"/>
       <c r="I31" s="26"/>
       <c r="J31" s="26"/>
       <c r="K31" s="26"/>
       <c r="L31" s="24">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="M31" s="21"/>
       <c r="N31" s="29"/>
       <c r="O31" s="30"/>
       <c r="P31" s="30"/>
       <c r="Q31" s="29">
         <v>1</v>
       </c>
       <c r="R31" s="30"/>
       <c r="S31" s="29"/>
@@ -3357,51 +3350,51 @@
       </c>
       <c r="W31" s="25"/>
       <c r="X31" s="25"/>
       <c r="Y31" s="25"/>
       <c r="Z31" s="25"/>
       <c r="AA31" s="23">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="AB31" s="14" t="str">
         <f t="shared" si="3"/>
         <v>T2R, SIA</v>
       </c>
     </row>
     <row r="32" spans="1:29" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A32" s="13">
         <v>27</v>
       </c>
       <c r="B32" s="14" t="s">
         <v>48</v>
       </c>
       <c r="C32" s="15">
         <v>40003272854</v>
       </c>
       <c r="D32" s="24">
-        <v>15600</v>
+        <v>15800</v>
       </c>
       <c r="E32" s="27">
         <v>2675000</v>
       </c>
       <c r="F32" s="47"/>
       <c r="G32" s="43">
         <v>10000</v>
       </c>
       <c r="H32" s="25">
         <v>111</v>
       </c>
       <c r="I32" s="25"/>
       <c r="J32" s="25">
         <v>210</v>
       </c>
       <c r="K32" s="26"/>
       <c r="L32" s="24">
         <f>SUM(H32:K32)</f>
         <v>321</v>
       </c>
       <c r="M32" s="21"/>
       <c r="N32" s="18"/>
       <c r="O32" s="19">
         <v>1</v>
       </c>
@@ -3427,51 +3420,51 @@
         <v>7</v>
       </c>
       <c r="X32" s="28">
         <v>100</v>
       </c>
       <c r="Y32" s="28">
         <v>1</v>
       </c>
       <c r="Z32" s="28">
         <v>1</v>
       </c>
       <c r="AA32" s="23">
         <f t="shared" si="2"/>
         <v>109</v>
       </c>
       <c r="AB32" s="14" t="str">
         <f t="shared" si="3"/>
         <v>Tele2, SIA</v>
       </c>
     </row>
     <row r="33" spans="1:28" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A33" s="13">
         <v>28</v>
       </c>
       <c r="B33" s="14" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="C33" s="15">
         <v>40003872116</v>
       </c>
       <c r="D33" s="24">
         <v>1200</v>
       </c>
       <c r="E33" s="16"/>
       <c r="F33" s="47"/>
       <c r="G33" s="43"/>
       <c r="H33" s="25">
         <v>10</v>
       </c>
       <c r="I33" s="25"/>
       <c r="J33" s="25"/>
       <c r="K33" s="26"/>
       <c r="L33" s="24">
         <f t="shared" si="5"/>
         <v>10</v>
       </c>
       <c r="M33" s="17"/>
       <c r="N33" s="18"/>
       <c r="O33" s="18"/>
       <c r="P33" s="18"/>
       <c r="Q33" s="18"/>
@@ -3485,51 +3478,51 @@
       </c>
       <c r="W33" s="28"/>
       <c r="X33" s="28"/>
       <c r="Y33" s="28"/>
       <c r="Z33" s="28"/>
       <c r="AA33" s="23">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="AB33" s="14" t="str">
         <f t="shared" si="3"/>
         <v>Telegroup Networks, SIA</v>
       </c>
     </row>
     <row r="34" spans="1:28" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A34" s="13">
         <v>29</v>
       </c>
       <c r="B34" s="14" t="s">
         <v>49</v>
       </c>
       <c r="C34" s="15">
         <v>40003284868</v>
       </c>
       <c r="D34" s="24">
-        <v>42400</v>
+        <v>42700</v>
       </c>
       <c r="E34" s="16"/>
       <c r="F34" s="47"/>
       <c r="G34" s="43"/>
       <c r="H34" s="25">
         <v>124</v>
       </c>
       <c r="I34" s="25"/>
       <c r="J34" s="25">
         <v>10</v>
       </c>
       <c r="K34" s="26"/>
       <c r="L34" s="24">
         <f t="shared" si="5"/>
         <v>134</v>
       </c>
       <c r="M34" s="17"/>
       <c r="N34" s="18">
         <v>1</v>
       </c>
       <c r="O34" s="18"/>
       <c r="P34" s="19"/>
       <c r="Q34" s="18"/>
       <c r="R34" s="19"/>
       <c r="S34" s="18"/>
@@ -3541,766 +3534,716 @@
         <f t="shared" si="1"/>
         <v>9</v>
       </c>
       <c r="W34" s="28">
         <v>2</v>
       </c>
       <c r="X34" s="28">
         <v>1</v>
       </c>
       <c r="Y34" s="28"/>
       <c r="Z34" s="28"/>
       <c r="AA34" s="23">
         <f t="shared" si="2"/>
         <v>3</v>
       </c>
       <c r="AB34" s="14" t="str">
         <f t="shared" si="3"/>
         <v>Telegrupa Baltijā, SIA</v>
       </c>
     </row>
     <row r="35" spans="1:28" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A35" s="13">
         <v>30</v>
       </c>
       <c r="B35" s="14" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="C35" s="15">
-        <v>40003454545</v>
+        <v>40003615639</v>
       </c>
       <c r="D35" s="24">
-        <v>1500</v>
+        <v>5900</v>
       </c>
       <c r="E35" s="16"/>
       <c r="F35" s="47"/>
       <c r="G35" s="43"/>
-      <c r="H35" s="25"/>
+      <c r="H35" s="25">
+        <v>9</v>
+      </c>
       <c r="I35" s="25"/>
-      <c r="J35" s="25"/>
+      <c r="J35" s="25">
+        <v>2</v>
+      </c>
       <c r="K35" s="26"/>
       <c r="L35" s="24">
         <f t="shared" si="5"/>
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="M35" s="17"/>
       <c r="N35" s="18"/>
       <c r="O35" s="19"/>
       <c r="P35" s="19"/>
       <c r="Q35" s="18"/>
       <c r="R35" s="19"/>
       <c r="S35" s="18"/>
       <c r="T35" s="20"/>
       <c r="U35" s="21"/>
       <c r="V35" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="W35" s="28">
-[...1 lines deleted...]
-      </c>
+      <c r="W35" s="28"/>
       <c r="X35" s="28">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Y35" s="28"/>
       <c r="Z35" s="28"/>
       <c r="AA35" s="23">
         <f t="shared" si="2"/>
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="AB35" s="14" t="str">
         <f t="shared" si="3"/>
-        <v>Telekom Baltija, AS</v>
+        <v>TELENET, SIA</v>
       </c>
     </row>
     <row r="36" spans="1:28" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A36" s="13">
         <v>31</v>
       </c>
       <c r="B36" s="14" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C36" s="15">
-        <v>40003615639</v>
+        <v>40103143723</v>
       </c>
       <c r="D36" s="24">
-        <v>5900</v>
+        <v>1000</v>
       </c>
       <c r="E36" s="16"/>
       <c r="F36" s="47"/>
       <c r="G36" s="43"/>
       <c r="H36" s="25">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="I36" s="25"/>
-      <c r="J36" s="25">
-[...1 lines deleted...]
-      </c>
+      <c r="J36" s="25"/>
       <c r="K36" s="26"/>
       <c r="L36" s="24">
         <f t="shared" si="5"/>
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="M36" s="17"/>
       <c r="N36" s="18"/>
       <c r="O36" s="19"/>
       <c r="P36" s="19"/>
-      <c r="Q36" s="18"/>
+      <c r="Q36" s="18">
+        <v>1</v>
+      </c>
       <c r="R36" s="19"/>
       <c r="S36" s="18"/>
       <c r="T36" s="20"/>
       <c r="U36" s="21"/>
       <c r="V36" s="22">
         <f t="shared" si="1"/>
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="W36" s="28"/>
-      <c r="X36" s="28">
-[...1 lines deleted...]
-      </c>
+      <c r="X36" s="28"/>
       <c r="Y36" s="28"/>
       <c r="Z36" s="28"/>
       <c r="AA36" s="23">
         <f t="shared" si="2"/>
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AB36" s="14" t="str">
         <f t="shared" si="3"/>
-        <v>TELENET, SIA</v>
+        <v>TelTel, SIA</v>
       </c>
     </row>
     <row r="37" spans="1:28" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A37" s="13">
         <v>32</v>
       </c>
       <c r="B37" s="14" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="C37" s="15">
-        <v>40103143723</v>
+        <v>40003052786</v>
       </c>
       <c r="D37" s="24">
-        <v>1000</v>
+        <v>1027700</v>
       </c>
       <c r="E37" s="16"/>
       <c r="F37" s="47"/>
       <c r="G37" s="43"/>
       <c r="H37" s="25">
-        <v>10</v>
+        <v>1792</v>
       </c>
       <c r="I37" s="25"/>
-      <c r="J37" s="25"/>
-      <c r="K37" s="26"/>
+      <c r="J37" s="25">
+        <v>1720</v>
+      </c>
+      <c r="K37" s="26">
+        <v>530</v>
+      </c>
       <c r="L37" s="24">
         <f t="shared" si="5"/>
-        <v>10</v>
+        <v>4042</v>
       </c>
       <c r="M37" s="17"/>
       <c r="N37" s="18"/>
-      <c r="O37" s="19"/>
-      <c r="P37" s="19"/>
+      <c r="O37" s="19">
+        <v>1</v>
+      </c>
+      <c r="P37" s="19">
+        <v>2</v>
+      </c>
       <c r="Q37" s="18">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="R37" s="19"/>
+        <v>3</v>
+      </c>
+      <c r="R37" s="40"/>
       <c r="S37" s="18"/>
-      <c r="T37" s="20"/>
-      <c r="U37" s="21"/>
+      <c r="T37" s="20">
+        <v>6</v>
+      </c>
+      <c r="U37" s="21">
+        <v>2</v>
+      </c>
       <c r="V37" s="22">
         <f t="shared" si="1"/>
-        <v>1</v>
-[...2 lines deleted...]
-      <c r="X37" s="28"/>
+        <v>14</v>
+      </c>
+      <c r="W37" s="28">
+        <v>4</v>
+      </c>
+      <c r="X37" s="28">
+        <v>31</v>
+      </c>
       <c r="Y37" s="28"/>
       <c r="Z37" s="28"/>
       <c r="AA37" s="23">
         <f t="shared" si="2"/>
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="AB37" s="14" t="str">
         <f t="shared" si="3"/>
-        <v>TelTel, SIA</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:28" ht="13.2" x14ac:dyDescent="0.25">
+        <v>Tet, SIA</v>
+      </c>
+    </row>
+    <row r="38" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A38" s="13">
         <v>33</v>
       </c>
       <c r="B38" s="14" t="s">
-        <v>58</v>
+        <v>70</v>
       </c>
       <c r="C38" s="15">
-        <v>40003052786</v>
+        <v>40203418528</v>
       </c>
       <c r="D38" s="24">
-        <v>1034900</v>
+        <v>1000</v>
       </c>
       <c r="E38" s="16"/>
       <c r="F38" s="47"/>
       <c r="G38" s="43"/>
-      <c r="H38" s="25">
-[...1 lines deleted...]
-      </c>
+      <c r="H38" s="25"/>
       <c r="I38" s="25"/>
-      <c r="J38" s="25">
-[...4 lines deleted...]
-      </c>
+      <c r="J38" s="25"/>
+      <c r="K38" s="26"/>
       <c r="L38" s="24">
-        <f t="shared" si="5"/>
-        <v>4040</v>
+        <f>SUM(H38:K38)</f>
+        <v>0</v>
       </c>
       <c r="M38" s="17"/>
       <c r="N38" s="18"/>
-      <c r="O38" s="19">
-[...8 lines deleted...]
-      <c r="R38" s="40"/>
+      <c r="O38" s="19"/>
+      <c r="P38" s="19"/>
+      <c r="Q38" s="18"/>
+      <c r="R38" s="19"/>
       <c r="S38" s="18"/>
-      <c r="T38" s="20">
-[...4 lines deleted...]
-      </c>
+      <c r="T38" s="20"/>
+      <c r="U38" s="21"/>
       <c r="V38" s="22">
         <f t="shared" si="1"/>
-        <v>14</v>
-[...8 lines deleted...]
-      <c r="Z38" s="28"/>
+        <v>0</v>
+      </c>
+      <c r="W38" s="25"/>
+      <c r="X38" s="25"/>
+      <c r="Y38" s="25"/>
+      <c r="Z38" s="25"/>
       <c r="AA38" s="23">
-        <f t="shared" si="2"/>
-        <v>35</v>
+        <f>SUM(W38:Z38)</f>
+        <v>0</v>
       </c>
       <c r="AB38" s="14" t="str">
         <f t="shared" si="3"/>
-        <v>Tet, SIA</v>
+        <v>The One, SIA</v>
       </c>
     </row>
     <row r="39" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A39" s="13">
         <v>34</v>
       </c>
       <c r="B39" s="14" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>40203418528</v>
+        <v>50</v>
+      </c>
+      <c r="C39" s="21">
+        <v>40103241776</v>
       </c>
       <c r="D39" s="24">
-        <v>1000</v>
-[...1 lines deleted...]
-      <c r="E39" s="16"/>
+        <v>7500</v>
+      </c>
+      <c r="E39" s="50"/>
       <c r="F39" s="47"/>
       <c r="G39" s="43"/>
       <c r="H39" s="25"/>
       <c r="I39" s="25"/>
       <c r="J39" s="25"/>
       <c r="K39" s="26"/>
       <c r="L39" s="24">
         <f>SUM(H39:K39)</f>
         <v>0</v>
       </c>
       <c r="M39" s="17"/>
       <c r="N39" s="18"/>
       <c r="O39" s="19"/>
       <c r="P39" s="19"/>
       <c r="Q39" s="18"/>
       <c r="R39" s="19"/>
       <c r="S39" s="18"/>
       <c r="T39" s="20"/>
       <c r="U39" s="21"/>
       <c r="V39" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="W39" s="25"/>
       <c r="X39" s="25"/>
       <c r="Y39" s="25"/>
       <c r="Z39" s="25"/>
       <c r="AA39" s="23">
         <f>SUM(W39:Z39)</f>
         <v>0</v>
       </c>
       <c r="AB39" s="14" t="str">
         <f t="shared" si="3"/>
-        <v>The One, SIA</v>
+        <v>Tivi, SIA</v>
       </c>
     </row>
     <row r="40" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A40" s="13">
         <v>35</v>
       </c>
       <c r="B40" s="14" t="s">
-        <v>51</v>
+        <v>63</v>
       </c>
       <c r="C40" s="21">
-        <v>40103241776</v>
+        <v>557454</v>
       </c>
       <c r="D40" s="24">
-        <v>7500</v>
+        <v>200</v>
       </c>
       <c r="E40" s="50"/>
       <c r="F40" s="47"/>
       <c r="G40" s="43"/>
-      <c r="H40" s="25"/>
+      <c r="H40" s="25">
+        <v>30</v>
+      </c>
       <c r="I40" s="25"/>
       <c r="J40" s="25"/>
       <c r="K40" s="26"/>
       <c r="L40" s="24">
         <f>SUM(H40:K40)</f>
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="M40" s="17"/>
       <c r="N40" s="18"/>
       <c r="O40" s="19"/>
       <c r="P40" s="19"/>
       <c r="Q40" s="18"/>
       <c r="R40" s="19"/>
       <c r="S40" s="18"/>
       <c r="T40" s="20"/>
       <c r="U40" s="21"/>
       <c r="V40" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="W40" s="25"/>
       <c r="X40" s="25"/>
       <c r="Y40" s="25"/>
       <c r="Z40" s="25"/>
       <c r="AA40" s="23">
         <f>SUM(W40:Z40)</f>
         <v>0</v>
       </c>
       <c r="AB40" s="14" t="str">
         <f t="shared" si="3"/>
-        <v>Tivi, SIA</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:28" x14ac:dyDescent="0.2">
+        <v>Twilio Ireland Limited, ĀK</v>
+      </c>
+    </row>
+    <row r="41" spans="1:28" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A41" s="13">
         <v>36</v>
       </c>
       <c r="B41" s="14" t="s">
-        <v>64</v>
+        <v>53</v>
       </c>
       <c r="C41" s="21">
-        <v>557454</v>
+        <v>50103946771</v>
       </c>
       <c r="D41" s="24">
-        <v>200</v>
-[...1 lines deleted...]
-      <c r="E41" s="50"/>
+        <v>400</v>
+      </c>
+      <c r="E41" s="27">
+        <v>40000</v>
+      </c>
       <c r="F41" s="47"/>
       <c r="G41" s="43"/>
-      <c r="H41" s="25">
-[...1 lines deleted...]
-      </c>
+      <c r="H41" s="25"/>
       <c r="I41" s="25"/>
       <c r="J41" s="25"/>
       <c r="K41" s="26"/>
       <c r="L41" s="24">
-        <f>SUM(H41:K41)</f>
-        <v>30</v>
+        <f t="shared" si="5"/>
+        <v>0</v>
       </c>
       <c r="M41" s="17"/>
       <c r="N41" s="18"/>
       <c r="O41" s="19"/>
       <c r="P41" s="19"/>
       <c r="Q41" s="18"/>
       <c r="R41" s="19"/>
       <c r="S41" s="18"/>
       <c r="T41" s="20"/>
       <c r="U41" s="21"/>
       <c r="V41" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="W41" s="25"/>
+      <c r="W41" s="25">
+        <v>5</v>
+      </c>
       <c r="X41" s="25"/>
-      <c r="Y41" s="25"/>
-      <c r="Z41" s="25"/>
+      <c r="Y41" s="28">
+        <v>1</v>
+      </c>
+      <c r="Z41" s="28">
+        <v>1</v>
+      </c>
       <c r="AA41" s="23">
         <f>SUM(W41:Z41)</f>
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="AB41" s="14" t="str">
         <f t="shared" si="3"/>
-        <v>Twilio Ireland Limited, ĀK</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:28" ht="13.2" x14ac:dyDescent="0.25">
+        <v>VENTAmobile, SIA</v>
+      </c>
+    </row>
+    <row r="42" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A42" s="13">
         <v>37</v>
       </c>
       <c r="B42" s="14" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="C42" s="21">
-        <v>50103946771</v>
-[...4 lines deleted...]
-      </c>
+        <v>40003945513</v>
+      </c>
+      <c r="D42" s="24">
+        <v>11200</v>
+      </c>
+      <c r="E42" s="27"/>
       <c r="F42" s="47"/>
       <c r="G42" s="43"/>
       <c r="H42" s="25"/>
       <c r="I42" s="25"/>
       <c r="J42" s="25"/>
       <c r="K42" s="26"/>
       <c r="L42" s="24">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="M42" s="17"/>
       <c r="N42" s="18"/>
       <c r="O42" s="19"/>
       <c r="P42" s="19"/>
       <c r="Q42" s="18"/>
       <c r="R42" s="19"/>
       <c r="S42" s="18"/>
       <c r="T42" s="20"/>
       <c r="U42" s="21"/>
       <c r="V42" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="W42" s="25"/>
       <c r="X42" s="25"/>
-      <c r="Y42" s="28">
-[...4 lines deleted...]
-      </c>
+      <c r="Y42" s="25"/>
+      <c r="Z42" s="25"/>
       <c r="AA42" s="23">
-        <f>SUM(W42:Z42)</f>
-        <v>2</v>
+        <f t="shared" si="2"/>
+        <v>0</v>
       </c>
       <c r="AB42" s="14" t="str">
         <f t="shared" si="3"/>
-        <v>VENTAmobile, SIA</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:28" x14ac:dyDescent="0.2">
+        <v>Voxbone SA Latvijas filiāle, ĀKF</v>
+      </c>
+    </row>
+    <row r="43" spans="1:28" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A43" s="13">
         <v>38</v>
       </c>
       <c r="B43" s="14" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="C43" s="21">
-        <v>40003945513</v>
-[...6 lines deleted...]
-      <c r="G43" s="43"/>
+        <v>40103181903</v>
+      </c>
+      <c r="D43" s="24"/>
+      <c r="E43" s="27">
+        <v>1100000</v>
+      </c>
+      <c r="F43" s="48"/>
+      <c r="G43" s="44"/>
       <c r="H43" s="25"/>
       <c r="I43" s="25"/>
       <c r="J43" s="25"/>
       <c r="K43" s="26"/>
       <c r="L43" s="24">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="M43" s="17"/>
       <c r="N43" s="18"/>
       <c r="O43" s="19"/>
       <c r="P43" s="19"/>
       <c r="Q43" s="18"/>
       <c r="R43" s="19"/>
       <c r="S43" s="18"/>
       <c r="T43" s="20"/>
       <c r="U43" s="21"/>
       <c r="V43" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="W43" s="25"/>
-[...2 lines deleted...]
-      <c r="Z43" s="25"/>
+      <c r="W43" s="28">
+        <v>2</v>
+      </c>
+      <c r="X43" s="28">
+        <v>2</v>
+      </c>
+      <c r="Y43" s="28">
+        <v>1</v>
+      </c>
+      <c r="Z43" s="28"/>
       <c r="AA43" s="23">
         <f t="shared" si="2"/>
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="AB43" s="14" t="str">
         <f t="shared" si="3"/>
-        <v>Voxbone SA Latvijas filiāle, ĀKF</v>
-[...45 lines deleted...]
-      <c r="Y44" s="28">
+        <v>Xomobile, SIA</v>
+      </c>
+    </row>
+    <row r="44" spans="1:28" ht="12.6" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="32"/>
+      <c r="B44" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="Z44" s="28"/>
-[...19 lines deleted...]
-      <c r="E45" s="35">
+      <c r="C44" s="34"/>
+      <c r="D44" s="35">
+        <f t="shared" ref="D44:AA44" si="6">SUM(D6:D43)</f>
+        <v>1780000</v>
+      </c>
+      <c r="E44" s="35">
         <f t="shared" si="6"/>
         <v>7890000</v>
       </c>
-      <c r="F45" s="35">
+      <c r="F44" s="35">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="G45" s="35">
+      <c r="G44" s="35">
         <f t="shared" si="6"/>
         <v>320000</v>
       </c>
-      <c r="H45" s="35">
+      <c r="H44" s="35">
         <f t="shared" si="6"/>
-        <v>3256</v>
-[...1 lines deleted...]
-      <c r="I45" s="35">
+        <v>3258</v>
+      </c>
+      <c r="I44" s="35">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="J45" s="35">
+      <c r="J44" s="35">
         <f t="shared" si="6"/>
         <v>2449</v>
       </c>
-      <c r="K45" s="35">
+      <c r="K44" s="35">
         <f t="shared" si="6"/>
-        <v>1867</v>
-[...1 lines deleted...]
-      <c r="L45" s="35">
+        <v>2367</v>
+      </c>
+      <c r="L44" s="35">
         <f t="shared" si="6"/>
-        <v>7572</v>
-[...1 lines deleted...]
-      <c r="M45" s="42">
+        <v>8074</v>
+      </c>
+      <c r="M44" s="42">
         <f t="shared" si="6"/>
         <v>1</v>
       </c>
-      <c r="N45" s="35">
+      <c r="N44" s="35">
         <f t="shared" si="6"/>
         <v>3</v>
       </c>
-      <c r="O45" s="35">
+      <c r="O44" s="35">
         <f t="shared" si="6"/>
         <v>2</v>
       </c>
-      <c r="P45" s="35">
+      <c r="P44" s="35">
         <f t="shared" si="6"/>
         <v>2</v>
       </c>
-      <c r="Q45" s="35">
+      <c r="Q44" s="35">
         <f t="shared" si="6"/>
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="R45" s="35">
+        <v>27</v>
+      </c>
+      <c r="R44" s="35">
         <f t="shared" si="6"/>
         <v>167</v>
       </c>
-      <c r="S45" s="35">
+      <c r="S44" s="35">
+        <f t="shared" si="6"/>
+        <v>8</v>
+      </c>
+      <c r="T44" s="35">
+        <f t="shared" si="6"/>
+        <v>56</v>
+      </c>
+      <c r="U44" s="35">
+        <f t="shared" si="6"/>
+        <v>4</v>
+      </c>
+      <c r="V44" s="35">
+        <f t="shared" si="6"/>
+        <v>270</v>
+      </c>
+      <c r="W44" s="35">
+        <f t="shared" si="6"/>
+        <v>33</v>
+      </c>
+      <c r="X44" s="35">
+        <f t="shared" si="6"/>
+        <v>271</v>
+      </c>
+      <c r="Y44" s="35">
         <f t="shared" si="6"/>
         <v>7</v>
       </c>
-      <c r="T45" s="35">
-[...23 lines deleted...]
-      <c r="Z45" s="35">
+      <c r="Z44" s="35">
         <f t="shared" si="6"/>
         <v>3</v>
       </c>
-      <c r="AA45" s="35">
+      <c r="AA44" s="35">
         <f t="shared" si="6"/>
-        <v>316</v>
-[...3 lines deleted...]
-      <c r="E48" s="51"/>
+        <v>314</v>
+      </c>
+    </row>
+    <row r="47" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="E47" s="51"/>
+    </row>
+    <row r="57" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C57" s="3"/>
     </row>
     <row r="58" spans="3:3" x14ac:dyDescent="0.2">
       <c r="C58" s="3"/>
     </row>
     <row r="59" spans="3:3" x14ac:dyDescent="0.2">
       <c r="C59" s="3"/>
     </row>
     <row r="60" spans="3:3" x14ac:dyDescent="0.2">
       <c r="C60" s="3"/>
     </row>
     <row r="61" spans="3:3" x14ac:dyDescent="0.2">
       <c r="C61" s="3"/>
     </row>
     <row r="62" spans="3:3" x14ac:dyDescent="0.2">
       <c r="C62" s="3"/>
     </row>
-    <row r="63" spans="3:3" x14ac:dyDescent="0.2">
-[...17 lines deleted...]
-      <c r="AA735" s="3"/>
+    <row r="734" spans="13:27" x14ac:dyDescent="0.2">
+      <c r="M734" s="3"/>
+      <c r="N734" s="3"/>
+      <c r="O734" s="3"/>
+      <c r="P734" s="3"/>
+      <c r="Q734" s="3"/>
+      <c r="R734" s="3"/>
+      <c r="S734" s="3"/>
+      <c r="T734" s="3"/>
+      <c r="U734" s="3"/>
+      <c r="V734" s="3"/>
+      <c r="W734" s="3"/>
+      <c r="X734" s="3"/>
+      <c r="Y734" s="3"/>
+      <c r="Z734" s="3"/>
+      <c r="AA734" s="3"/>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B26:AA30">
     <sortCondition ref="B26:B30"/>
   </sortState>
   <mergeCells count="22">
-    <mergeCell ref="V4:V5"/>
-[...4 lines deleted...]
-    <mergeCell ref="H3:L3"/>
     <mergeCell ref="A2:A5"/>
     <mergeCell ref="AB2:AB5"/>
     <mergeCell ref="D2:L2"/>
     <mergeCell ref="B2:B5"/>
     <mergeCell ref="C2:C5"/>
     <mergeCell ref="P4:T4"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="L4:L5"/>
     <mergeCell ref="M2:V3"/>
     <mergeCell ref="W4:W5"/>
     <mergeCell ref="Y4:Y5"/>
     <mergeCell ref="W2:AA3"/>
     <mergeCell ref="M4:N4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="G4:G5"/>
+    <mergeCell ref="V4:V5"/>
+    <mergeCell ref="AA4:AA5"/>
+    <mergeCell ref="Z4:Z5"/>
+    <mergeCell ref="X4:X5"/>
+    <mergeCell ref="E3:E4"/>
+    <mergeCell ref="H3:L3"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0" right="0" top="7.874015748031496E-2" bottom="0.15748031496062992" header="0" footer="0.15748031496062992"/>
   <pageSetup paperSize="8" scale="72" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <ignoredErrors>
-    <ignoredError sqref="L45 L8 L19 L32" formulaRange="1"/>
+    <ignoredError sqref="L44 L8 L19 L32" formulaRange="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>numuri</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>sprk</Company>