--- v1 (2026-06-26)
+++ v2 (2026-07-18)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://sprk-my.sharepoint.com/personal/aigal_sprk_gov_lv/Documents/MajasLapa/#JAUNĀ web/Ierobezotie_resursi/Numeracija/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{3C037829-DDD6-40EC-9323-1F128E54E0A5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{A846751A-2CA3-4BD1-BC15-A7387F0E04BF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="numuri" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">numuri!$A$5:$AC$44</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
@@ -384,117 +384,117 @@
   <si>
     <t>Tele2, SIA</t>
   </si>
   <si>
     <t>Telegrupa Baltijā, SIA</t>
   </si>
   <si>
     <t>Tivi, SIA</t>
   </si>
   <si>
     <t>Voxbone SA Latvijas filiāle, ĀKF</t>
   </si>
   <si>
     <t>Operatora izvēle</t>
   </si>
   <si>
     <t>VENTAmobile, SIA</t>
   </si>
   <si>
     <t>T2R, SIA</t>
   </si>
   <si>
     <t>TELENET, SIA</t>
   </si>
   <si>
-    <t>Xomobile, SIA</t>
-[...1 lines deleted...]
-  <si>
     <t>Tet, SIA</t>
   </si>
   <si>
     <t>TelTel, SIA</t>
   </si>
   <si>
     <t>IoT/M2M numuri</t>
   </si>
   <si>
     <t>30000XXXXXXX</t>
   </si>
   <si>
-    <t>Mediafon Carrier Services</t>
-[...4 lines deleted...]
-  <si>
     <t>Twilio Ireland Limited, ĀK</t>
   </si>
   <si>
     <t>SMS solutions, SIA</t>
   </si>
   <si>
     <t>Belgacom International Carrier Services Latvijas filiāle, ĀKF</t>
   </si>
   <si>
     <t>DOLPHNET, SIA</t>
   </si>
   <si>
-    <t>RXTX Baltija</t>
-[...1 lines deleted...]
-  <si>
     <t>Enreach, SIA</t>
   </si>
   <si>
     <t>NESS, SIA</t>
   </si>
   <si>
     <t>The One, SIA</t>
   </si>
   <si>
-    <t>Telegroup Networks, SIA</t>
-[...1 lines deleted...]
-  <si>
     <t>70XXXXXX - 71XXXXXX</t>
   </si>
   <si>
     <t>Operatoru pakalpojumiem</t>
   </si>
   <si>
     <t>Reģistrācijas numurs</t>
   </si>
   <si>
     <t xml:space="preserve">Cita veida maksas pakalpojuma numuri </t>
   </si>
   <si>
     <t>12XX/18XX</t>
   </si>
   <si>
-    <t>Pūces datorsistēmas</t>
-[...2 lines deleted...]
-    <t>12.06.2026.</t>
+    <t>BSG Estonia OÜ, ĀK</t>
+  </si>
+  <si>
+    <t>Mediafon Carrier Services, SIA</t>
+  </si>
+  <si>
+    <t>Pūces datorsistēmas, SIA</t>
+  </si>
+  <si>
+    <t>RXTX Baltija, SIA</t>
+  </si>
+  <si>
+    <t>XOmobile, SIA</t>
+  </si>
+  <si>
+    <t>TeleNetworks, SIA</t>
+  </si>
+  <si>
+    <t>08.07.2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
@@ -1245,169 +1245,169 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="4" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="4" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="4" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="4" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...88 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
@@ -1684,286 +1684,286 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AC734"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="89" zoomScaleNormal="89" zoomScaleSheetLayoutView="70" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="D24" sqref="D24"/>
+      <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="11.4" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="6.109375" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="47.5546875" style="3" customWidth="1"/>
     <col min="3" max="3" width="14.33203125" style="1" customWidth="1"/>
     <col min="4" max="4" width="11.88671875" style="1" customWidth="1"/>
     <col min="5" max="7" width="10.44140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.44140625" style="1" customWidth="1"/>
     <col min="9" max="9" width="12.44140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="12.33203125" style="1" customWidth="1"/>
     <col min="11" max="11" width="12.88671875" style="1" customWidth="1"/>
     <col min="12" max="12" width="7.6640625" style="1" customWidth="1"/>
     <col min="13" max="14" width="7.44140625" style="1" customWidth="1"/>
     <col min="15" max="15" width="8.6640625" style="1" customWidth="1"/>
     <col min="16" max="16" width="7.44140625" style="1" customWidth="1"/>
     <col min="17" max="17" width="10" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="19" width="7.44140625" style="1" customWidth="1"/>
     <col min="20" max="20" width="9.5546875" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="27" width="7.44140625" style="1" customWidth="1"/>
     <col min="28" max="28" width="48.44140625" style="3" bestFit="1" customWidth="1"/>
     <col min="29" max="16384" width="9.109375" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28" ht="12.6" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B1" s="2" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="2" spans="1:28" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="64" t="s">
+      <c r="A2" s="54" t="s">
         <v>24</v>
       </c>
-      <c r="B2" s="67" t="s">
+      <c r="B2" s="57" t="s">
         <v>18</v>
       </c>
-      <c r="C2" s="67" t="s">
-[...2 lines deleted...]
-      <c r="D2" s="70" t="s">
+      <c r="C2" s="57" t="s">
+        <v>69</v>
+      </c>
+      <c r="D2" s="60" t="s">
         <v>20</v>
       </c>
-      <c r="E2" s="71"/>
-[...7 lines deleted...]
-      <c r="M2" s="79" t="s">
+      <c r="E2" s="61"/>
+      <c r="F2" s="61"/>
+      <c r="G2" s="61"/>
+      <c r="H2" s="61"/>
+      <c r="I2" s="61"/>
+      <c r="J2" s="61"/>
+      <c r="K2" s="61"/>
+      <c r="L2" s="61"/>
+      <c r="M2" s="71" t="s">
         <v>9</v>
       </c>
-      <c r="N2" s="80"/>
-[...8 lines deleted...]
-      <c r="W2" s="79" t="s">
+      <c r="N2" s="72"/>
+      <c r="O2" s="72"/>
+      <c r="P2" s="72"/>
+      <c r="Q2" s="72"/>
+      <c r="R2" s="72"/>
+      <c r="S2" s="72"/>
+      <c r="T2" s="72"/>
+      <c r="U2" s="72"/>
+      <c r="V2" s="73"/>
+      <c r="W2" s="71" t="s">
         <v>30</v>
       </c>
-      <c r="X2" s="80"/>
-[...3 lines deleted...]
-      <c r="AB2" s="67" t="s">
+      <c r="X2" s="72"/>
+      <c r="Y2" s="72"/>
+      <c r="Z2" s="72"/>
+      <c r="AA2" s="73"/>
+      <c r="AB2" s="57" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="3" spans="1:28" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="65"/>
-[...2 lines deleted...]
-      <c r="D3" s="90" t="s">
+      <c r="A3" s="55"/>
+      <c r="B3" s="58"/>
+      <c r="C3" s="58"/>
+      <c r="D3" s="82" t="s">
         <v>19</v>
       </c>
-      <c r="E3" s="60" t="s">
+      <c r="E3" s="90" t="s">
         <v>11</v>
       </c>
-      <c r="F3" s="75" t="s">
+      <c r="F3" s="65" t="s">
+        <v>58</v>
+      </c>
+      <c r="G3" s="66"/>
+      <c r="H3" s="92" t="s">
+        <v>31</v>
+      </c>
+      <c r="I3" s="93"/>
+      <c r="J3" s="93"/>
+      <c r="K3" s="93"/>
+      <c r="L3" s="93"/>
+      <c r="M3" s="74"/>
+      <c r="N3" s="75"/>
+      <c r="O3" s="75"/>
+      <c r="P3" s="75"/>
+      <c r="Q3" s="75"/>
+      <c r="R3" s="75"/>
+      <c r="S3" s="75"/>
+      <c r="T3" s="75"/>
+      <c r="U3" s="75"/>
+      <c r="V3" s="76"/>
+      <c r="W3" s="74"/>
+      <c r="X3" s="75"/>
+      <c r="Y3" s="75"/>
+      <c r="Z3" s="75"/>
+      <c r="AA3" s="76"/>
+      <c r="AB3" s="58"/>
+    </row>
+    <row r="4" spans="1:28" ht="48" x14ac:dyDescent="0.2">
+      <c r="A4" s="55"/>
+      <c r="B4" s="58"/>
+      <c r="C4" s="58"/>
+      <c r="D4" s="83"/>
+      <c r="E4" s="91"/>
+      <c r="F4" s="67" t="s">
+        <v>67</v>
+      </c>
+      <c r="G4" s="84" t="s">
         <v>59</v>
-      </c>
-[...35 lines deleted...]
-        <v>60</v>
       </c>
       <c r="H4" s="45" t="s">
         <v>22</v>
       </c>
       <c r="I4" s="4" t="s">
         <v>25</v>
       </c>
       <c r="J4" s="36" t="s">
         <v>26</v>
       </c>
       <c r="K4" s="5" t="s">
-        <v>75</v>
-[...4 lines deleted...]
-      <c r="M4" s="89" t="s">
+        <v>70</v>
+      </c>
+      <c r="L4" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="M4" s="81" t="s">
         <v>52</v>
       </c>
-      <c r="N4" s="89"/>
+      <c r="N4" s="81"/>
       <c r="O4" s="52" t="s">
         <v>16</v>
       </c>
-      <c r="P4" s="72" t="s">
-[...5 lines deleted...]
-      <c r="T4" s="74"/>
+      <c r="P4" s="62" t="s">
+        <v>68</v>
+      </c>
+      <c r="Q4" s="63"/>
+      <c r="R4" s="63"/>
+      <c r="S4" s="63"/>
+      <c r="T4" s="64"/>
       <c r="U4" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="V4" s="54" t="s">
-[...2 lines deleted...]
-      <c r="W4" s="85" t="s">
+      <c r="V4" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="W4" s="77" t="s">
         <v>5</v>
       </c>
-      <c r="X4" s="58" t="s">
+      <c r="X4" s="88" t="s">
         <v>4</v>
       </c>
-      <c r="Y4" s="87" t="s">
+      <c r="Y4" s="79" t="s">
         <v>6</v>
       </c>
-      <c r="Z4" s="56" t="s">
+      <c r="Z4" s="86" t="s">
         <v>7</v>
       </c>
-      <c r="AA4" s="54" t="s">
-[...2 lines deleted...]
-      <c r="AB4" s="68"/>
+      <c r="AA4" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB4" s="58"/>
     </row>
     <row r="5" spans="1:28" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="66"/>
-[...1 lines deleted...]
-      <c r="C5" s="69"/>
+      <c r="A5" s="56"/>
+      <c r="B5" s="59"/>
+      <c r="C5" s="59"/>
       <c r="D5" s="7" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>23</v>
       </c>
-      <c r="F5" s="78"/>
-      <c r="G5" s="93"/>
+      <c r="F5" s="68"/>
+      <c r="G5" s="85"/>
       <c r="H5" s="46" t="s">
         <v>15</v>
       </c>
       <c r="I5" s="38" t="s">
         <v>17</v>
       </c>
       <c r="J5" s="37" t="s">
         <v>14</v>
       </c>
       <c r="K5" s="39" t="s">
         <v>27</v>
       </c>
-      <c r="L5" s="55"/>
+      <c r="L5" s="70"/>
       <c r="M5" s="12" t="s">
         <v>3</v>
       </c>
       <c r="N5" s="9" t="s">
         <v>2</v>
       </c>
       <c r="O5" s="10" t="s">
         <v>10</v>
       </c>
       <c r="P5" s="10" t="s">
         <v>3</v>
       </c>
       <c r="Q5" s="9" t="s">
-        <v>76</v>
+        <v>71</v>
       </c>
       <c r="R5" s="10" t="s">
         <v>8</v>
       </c>
       <c r="S5" s="9" t="s">
         <v>28</v>
       </c>
       <c r="T5" s="11" t="s">
         <v>29</v>
       </c>
       <c r="U5" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="V5" s="55"/>
-[...5 lines deleted...]
-      <c r="AB5" s="69"/>
+      <c r="V5" s="70"/>
+      <c r="W5" s="78"/>
+      <c r="X5" s="89"/>
+      <c r="Y5" s="80"/>
+      <c r="Z5" s="87"/>
+      <c r="AA5" s="70"/>
+      <c r="AB5" s="59"/>
     </row>
     <row r="6" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A6" s="13">
         <v>1</v>
       </c>
       <c r="B6" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C6" s="15">
         <v>40003443452</v>
       </c>
       <c r="D6" s="24">
         <v>18400</v>
       </c>
       <c r="E6" s="16"/>
       <c r="F6" s="47"/>
       <c r="G6" s="43"/>
       <c r="H6" s="25"/>
       <c r="I6" s="25"/>
       <c r="J6" s="25"/>
       <c r="K6" s="26"/>
       <c r="L6" s="24">
         <f t="shared" ref="L6:L17" si="0">SUM(H6:K6)</f>
         <v>0</v>
       </c>
@@ -1976,51 +1976,51 @@
       <c r="S6" s="18"/>
       <c r="T6" s="20"/>
       <c r="U6" s="21"/>
       <c r="V6" s="22">
         <f t="shared" ref="V6:V43" si="1">SUM(M6:U6)</f>
         <v>0</v>
       </c>
       <c r="W6" s="25"/>
       <c r="X6" s="25"/>
       <c r="Y6" s="25"/>
       <c r="Z6" s="25"/>
       <c r="AA6" s="23">
         <f t="shared" ref="AA6:AA43" si="2">SUM(W6:Z6)</f>
         <v>0</v>
       </c>
       <c r="AB6" s="14" t="str">
         <f t="shared" ref="AB6:AB43" si="3">B6</f>
         <v>BALTICOM, AS</v>
       </c>
     </row>
     <row r="7" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A7" s="13">
         <v>2</v>
       </c>
       <c r="B7" s="14" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="C7" s="15">
         <v>40203400013</v>
       </c>
       <c r="D7" s="24">
         <v>1000</v>
       </c>
       <c r="E7" s="16"/>
       <c r="F7" s="47"/>
       <c r="G7" s="43"/>
       <c r="H7" s="25">
         <v>100</v>
       </c>
       <c r="I7" s="25"/>
       <c r="J7" s="25"/>
       <c r="K7" s="26"/>
       <c r="L7" s="24">
         <f t="shared" si="0"/>
         <v>100</v>
       </c>
       <c r="M7" s="17"/>
       <c r="N7" s="18"/>
       <c r="O7" s="19"/>
       <c r="P7" s="19"/>
       <c r="Q7" s="18"/>
@@ -2041,51 +2041,51 @@
         <v>0</v>
       </c>
       <c r="AB7" s="14" t="str">
         <f t="shared" si="3"/>
         <v>Belgacom International Carrier Services Latvijas filiāle, ĀKF</v>
       </c>
     </row>
     <row r="8" spans="1:28" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A8" s="13">
         <v>3</v>
       </c>
       <c r="B8" s="14" t="s">
         <v>33</v>
       </c>
       <c r="C8" s="15">
         <v>40003742426</v>
       </c>
       <c r="D8" s="24">
         <v>86500</v>
       </c>
       <c r="E8" s="16">
         <v>1730000</v>
       </c>
       <c r="F8" s="27"/>
       <c r="G8" s="53">
-        <v>10000</v>
+        <v>100000</v>
       </c>
       <c r="H8" s="25">
         <v>45</v>
       </c>
       <c r="I8" s="25"/>
       <c r="J8" s="25">
         <v>230</v>
       </c>
       <c r="K8" s="26"/>
       <c r="L8" s="24">
         <f t="shared" si="0"/>
         <v>275</v>
       </c>
       <c r="M8" s="17"/>
       <c r="N8" s="18"/>
       <c r="O8" s="19"/>
       <c r="P8" s="19"/>
       <c r="Q8" s="18">
         <v>4</v>
       </c>
       <c r="R8" s="19">
         <v>37</v>
       </c>
       <c r="S8" s="18"/>
       <c r="T8" s="20">
@@ -2098,93 +2098,93 @@
       </c>
       <c r="W8" s="49">
         <v>1</v>
       </c>
       <c r="X8" s="49">
         <v>10</v>
       </c>
       <c r="Y8" s="49">
         <v>2</v>
       </c>
       <c r="Z8" s="49"/>
       <c r="AA8" s="23">
         <f t="shared" si="2"/>
         <v>13</v>
       </c>
       <c r="AB8" s="14" t="str">
         <f t="shared" si="3"/>
         <v>BITE Latvija, SIA</v>
       </c>
     </row>
     <row r="9" spans="1:28" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A9" s="13">
         <v>4</v>
       </c>
       <c r="B9" s="14" t="s">
-        <v>62</v>
+        <v>72</v>
       </c>
       <c r="C9" s="15">
         <v>12974765</v>
       </c>
       <c r="D9" s="24">
         <v>1000</v>
       </c>
       <c r="E9" s="16"/>
       <c r="F9" s="47"/>
       <c r="G9" s="43"/>
       <c r="H9" s="25"/>
       <c r="I9" s="25"/>
       <c r="J9" s="25"/>
       <c r="K9" s="26"/>
       <c r="L9" s="24">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="M9" s="17"/>
       <c r="N9" s="18"/>
       <c r="O9" s="19"/>
       <c r="P9" s="19"/>
       <c r="Q9" s="18"/>
       <c r="R9" s="19"/>
       <c r="S9" s="18"/>
       <c r="T9" s="20"/>
       <c r="U9" s="21"/>
       <c r="V9" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="W9" s="49"/>
       <c r="X9" s="49"/>
       <c r="Y9" s="49"/>
       <c r="Z9" s="49"/>
       <c r="AA9" s="23">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="AB9" s="14" t="str">
         <f t="shared" si="3"/>
-        <v>BSG Estonia OÜ</v>
+        <v>BSG Estonia OÜ, ĀK</v>
       </c>
     </row>
     <row r="10" spans="1:28" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A10" s="13">
         <v>5</v>
       </c>
       <c r="B10" s="14" t="s">
         <v>34</v>
       </c>
       <c r="C10" s="15">
         <v>40003611196</v>
       </c>
       <c r="D10" s="24">
         <v>87600</v>
       </c>
       <c r="E10" s="16"/>
       <c r="F10" s="47"/>
       <c r="G10" s="43"/>
       <c r="H10" s="25">
         <v>616</v>
       </c>
       <c r="I10" s="25"/>
       <c r="J10" s="25">
         <v>227</v>
       </c>
@@ -2269,51 +2269,51 @@
       <c r="S11" s="18"/>
       <c r="T11" s="20"/>
       <c r="U11" s="21"/>
       <c r="V11" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="W11" s="25"/>
       <c r="X11" s="25"/>
       <c r="Y11" s="25"/>
       <c r="Z11" s="25"/>
       <c r="AA11" s="23">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="AB11" s="14" t="str">
         <f t="shared" si="3"/>
         <v>DATU TEHNOLOĢIJU GRUPA, SIA</v>
       </c>
     </row>
     <row r="12" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A12" s="13">
         <v>7</v>
       </c>
       <c r="B12" s="14" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="C12" s="15">
         <v>40203001015</v>
       </c>
       <c r="D12" s="24">
         <v>1000</v>
       </c>
       <c r="E12" s="16"/>
       <c r="F12" s="47"/>
       <c r="G12" s="43"/>
       <c r="H12" s="25">
         <v>20</v>
       </c>
       <c r="I12" s="25"/>
       <c r="J12" s="25"/>
       <c r="K12" s="26"/>
       <c r="L12" s="24">
         <f t="shared" si="0"/>
         <v>20</v>
       </c>
       <c r="M12" s="17"/>
       <c r="N12" s="18"/>
       <c r="O12" s="19"/>
       <c r="P12" s="19"/>
       <c r="Q12" s="18"/>
@@ -2379,51 +2379,51 @@
         <f t="shared" si="1"/>
         <v>1</v>
       </c>
       <c r="W13" s="28">
         <v>2</v>
       </c>
       <c r="X13" s="28">
         <v>1</v>
       </c>
       <c r="Y13" s="28"/>
       <c r="Z13" s="28"/>
       <c r="AA13" s="23">
         <f t="shared" si="2"/>
         <v>3</v>
       </c>
       <c r="AB13" s="14" t="str">
         <f t="shared" si="3"/>
         <v>ECO Networks, SIA</v>
       </c>
     </row>
     <row r="14" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A14" s="13">
         <v>9</v>
       </c>
       <c r="B14" s="14" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="C14" s="15">
         <v>50103316201</v>
       </c>
       <c r="D14" s="24">
         <v>2100</v>
       </c>
       <c r="E14" s="16"/>
       <c r="F14" s="47"/>
       <c r="G14" s="43"/>
       <c r="H14" s="25">
         <v>30</v>
       </c>
       <c r="I14" s="25"/>
       <c r="J14" s="25"/>
       <c r="K14" s="26"/>
       <c r="L14" s="24">
         <f t="shared" si="0"/>
         <v>30</v>
       </c>
       <c r="M14" s="17"/>
       <c r="N14" s="18"/>
       <c r="O14" s="19"/>
       <c r="P14" s="19"/>
       <c r="Q14" s="18"/>
@@ -2773,97 +2773,97 @@
       <c r="S20" s="18"/>
       <c r="T20" s="20"/>
       <c r="U20" s="21"/>
       <c r="V20" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="W20" s="25"/>
       <c r="X20" s="25"/>
       <c r="Y20" s="25"/>
       <c r="Z20" s="25"/>
       <c r="AA20" s="23">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="AB20" s="14" t="str">
         <f t="shared" si="3"/>
         <v>Load.lv, SIA</v>
       </c>
     </row>
     <row r="21" spans="1:29" x14ac:dyDescent="0.2">
       <c r="A21" s="13">
         <v>16</v>
       </c>
       <c r="B21" s="14" t="s">
-        <v>61</v>
+        <v>73</v>
       </c>
       <c r="C21" s="15">
         <v>40203302174</v>
       </c>
       <c r="D21" s="24">
         <v>1000</v>
       </c>
       <c r="E21" s="16"/>
       <c r="F21" s="47"/>
       <c r="G21" s="43"/>
       <c r="H21" s="25">
         <v>100</v>
       </c>
       <c r="I21" s="25"/>
       <c r="J21" s="25"/>
       <c r="K21" s="26"/>
       <c r="L21" s="24">
         <f t="shared" ref="L21:L43" si="5">SUM(H21:K21)</f>
         <v>100</v>
       </c>
       <c r="M21" s="17"/>
       <c r="N21" s="18"/>
       <c r="O21" s="19"/>
       <c r="P21" s="19"/>
       <c r="Q21" s="18"/>
       <c r="R21" s="19"/>
       <c r="S21" s="18"/>
       <c r="T21" s="20"/>
       <c r="U21" s="21"/>
       <c r="V21" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="W21" s="25"/>
       <c r="X21" s="25">
         <v>1</v>
       </c>
       <c r="Y21" s="25"/>
       <c r="Z21" s="25"/>
       <c r="AA21" s="23">
         <f t="shared" si="2"/>
         <v>1</v>
       </c>
       <c r="AB21" s="14" t="str">
         <f t="shared" si="3"/>
-        <v>Mediafon Carrier Services</v>
+        <v>Mediafon Carrier Services, SIA</v>
       </c>
     </row>
     <row r="22" spans="1:29" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A22" s="13">
         <v>17</v>
       </c>
       <c r="B22" s="14" t="s">
         <v>43</v>
       </c>
       <c r="C22" s="15">
         <v>40003796842</v>
       </c>
       <c r="D22" s="24">
         <v>7200</v>
       </c>
       <c r="E22" s="16"/>
       <c r="F22" s="47"/>
       <c r="G22" s="43"/>
       <c r="H22" s="25"/>
       <c r="I22" s="25"/>
       <c r="J22" s="25"/>
       <c r="K22" s="26"/>
       <c r="L22" s="24">
         <f t="shared" si="5"/>
         <v>0</v>
@@ -2882,51 +2882,51 @@
         <v>0</v>
       </c>
       <c r="W22" s="28">
         <v>2</v>
       </c>
       <c r="X22" s="28">
         <v>1</v>
       </c>
       <c r="Y22" s="28"/>
       <c r="Z22" s="28"/>
       <c r="AA22" s="23">
         <f t="shared" si="2"/>
         <v>3</v>
       </c>
       <c r="AB22" s="14" t="str">
         <f t="shared" si="3"/>
         <v>MWTV, SIA</v>
       </c>
       <c r="AC22" s="31"/>
     </row>
     <row r="23" spans="1:29" x14ac:dyDescent="0.2">
       <c r="A23" s="13">
         <v>18</v>
       </c>
       <c r="B23" s="14" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="C23" s="15">
         <v>40103240056</v>
       </c>
       <c r="D23" s="24"/>
       <c r="E23" s="16"/>
       <c r="F23" s="47"/>
       <c r="G23" s="43"/>
       <c r="H23" s="25"/>
       <c r="I23" s="25"/>
       <c r="J23" s="25"/>
       <c r="K23" s="26"/>
       <c r="L23" s="24">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="M23" s="17"/>
       <c r="N23" s="18"/>
       <c r="O23" s="19"/>
       <c r="P23" s="19"/>
       <c r="Q23" s="18">
         <v>1</v>
       </c>
       <c r="R23" s="19"/>
       <c r="S23" s="18"/>
@@ -3084,93 +3084,93 @@
       <c r="U26" s="21"/>
       <c r="V26" s="22">
         <f>SUM(M26:U26)</f>
         <v>0</v>
       </c>
       <c r="W26" s="25"/>
       <c r="X26" s="25">
         <v>1</v>
       </c>
       <c r="Y26" s="25"/>
       <c r="Z26" s="25"/>
       <c r="AA26" s="23">
         <f>SUM(W26:Z26)</f>
         <v>1</v>
       </c>
       <c r="AB26" s="14" t="str">
         <f t="shared" si="3"/>
         <v>Ntel Solutions, SIA</v>
       </c>
     </row>
     <row r="27" spans="1:29" x14ac:dyDescent="0.2">
       <c r="A27" s="13">
         <v>22</v>
       </c>
       <c r="B27" s="14" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="C27" s="15">
         <v>40203260932</v>
       </c>
       <c r="D27" s="24">
         <v>200</v>
       </c>
       <c r="E27" s="16"/>
       <c r="F27" s="47"/>
       <c r="G27" s="43"/>
       <c r="H27" s="25"/>
       <c r="I27" s="25"/>
       <c r="J27" s="25"/>
       <c r="K27" s="26"/>
       <c r="L27" s="24">
         <f>SUM(H27:K27)</f>
         <v>0</v>
       </c>
       <c r="M27" s="17"/>
       <c r="N27" s="18"/>
       <c r="O27" s="19"/>
       <c r="P27" s="19"/>
       <c r="Q27" s="18"/>
       <c r="R27" s="19"/>
       <c r="S27" s="18"/>
       <c r="T27" s="20"/>
       <c r="U27" s="21"/>
       <c r="V27" s="22">
         <f>SUM(M27:U27)</f>
         <v>0</v>
       </c>
       <c r="W27" s="25"/>
       <c r="X27" s="25"/>
       <c r="Y27" s="25"/>
       <c r="Z27" s="25"/>
       <c r="AA27" s="23">
         <f>SUM(W27:Z27)</f>
         <v>0</v>
       </c>
       <c r="AB27" s="14" t="str">
         <f t="shared" si="3"/>
-        <v>Pūces datorsistēmas</v>
+        <v>Pūces datorsistēmas, SIA</v>
       </c>
     </row>
     <row r="28" spans="1:29" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A28" s="13">
         <v>23</v>
       </c>
       <c r="B28" s="14" t="s">
         <v>47</v>
       </c>
       <c r="C28" s="15">
         <v>40003784190</v>
       </c>
       <c r="D28" s="24">
         <v>3800</v>
       </c>
       <c r="E28" s="16"/>
       <c r="F28" s="47"/>
       <c r="G28" s="43"/>
       <c r="H28" s="25">
         <v>20</v>
       </c>
       <c r="I28" s="25"/>
       <c r="J28" s="25">
         <v>50</v>
       </c>
@@ -3194,101 +3194,101 @@
         <f>SUM(M28:U28)</f>
         <v>1</v>
       </c>
       <c r="W28" s="28">
         <v>1</v>
       </c>
       <c r="X28" s="28">
         <v>1</v>
       </c>
       <c r="Y28" s="28"/>
       <c r="Z28" s="28"/>
       <c r="AA28" s="23">
         <f>SUM(W28:Z28)</f>
         <v>2</v>
       </c>
       <c r="AB28" s="14" t="str">
         <f t="shared" si="3"/>
         <v>Rigatta, SIA</v>
       </c>
     </row>
     <row r="29" spans="1:29" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A29" s="13">
         <v>24</v>
       </c>
       <c r="B29" s="14" t="s">
-        <v>67</v>
+        <v>75</v>
       </c>
       <c r="C29" s="15">
         <v>40203501062</v>
       </c>
       <c r="D29" s="24">
         <v>100</v>
       </c>
       <c r="E29" s="16"/>
       <c r="F29" s="47"/>
       <c r="G29" s="43"/>
       <c r="H29" s="25"/>
       <c r="I29" s="25"/>
       <c r="J29" s="25"/>
       <c r="K29" s="26"/>
       <c r="L29" s="24">
         <f>SUM(H29:K29)</f>
         <v>0</v>
       </c>
       <c r="M29" s="17"/>
       <c r="N29" s="18"/>
       <c r="O29" s="19"/>
       <c r="P29" s="19"/>
       <c r="Q29" s="18"/>
       <c r="R29" s="19"/>
       <c r="S29" s="18"/>
       <c r="T29" s="20"/>
       <c r="U29" s="21"/>
       <c r="V29" s="22">
         <f>SUM(M29:U29)</f>
         <v>0</v>
       </c>
       <c r="W29" s="28"/>
       <c r="X29" s="28"/>
       <c r="Y29" s="28"/>
       <c r="Z29" s="28"/>
       <c r="AA29" s="23">
         <f>SUM(W29:Z29)</f>
         <v>0</v>
       </c>
       <c r="AB29" s="14" t="str">
         <f t="shared" si="3"/>
-        <v>RXTX Baltija</v>
+        <v>RXTX Baltija, SIA</v>
       </c>
     </row>
     <row r="30" spans="1:29" x14ac:dyDescent="0.2">
       <c r="A30" s="13">
         <v>25</v>
       </c>
       <c r="B30" s="14" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="C30" s="15">
         <v>40203006794</v>
       </c>
       <c r="D30" s="24"/>
       <c r="E30" s="16"/>
       <c r="F30" s="47"/>
       <c r="G30" s="43"/>
       <c r="H30" s="25"/>
       <c r="I30" s="25"/>
       <c r="J30" s="25"/>
       <c r="K30" s="14"/>
       <c r="L30" s="24">
         <f>SUM(H30:K30)</f>
         <v>0</v>
       </c>
       <c r="M30" s="17"/>
       <c r="N30" s="18"/>
       <c r="O30" s="19"/>
       <c r="P30" s="19"/>
       <c r="Q30" s="18">
         <v>1</v>
       </c>
       <c r="R30" s="19"/>
       <c r="S30" s="18"/>
@@ -3420,95 +3420,95 @@
         <v>7</v>
       </c>
       <c r="X32" s="28">
         <v>100</v>
       </c>
       <c r="Y32" s="28">
         <v>1</v>
       </c>
       <c r="Z32" s="28">
         <v>1</v>
       </c>
       <c r="AA32" s="23">
         <f t="shared" si="2"/>
         <v>109</v>
       </c>
       <c r="AB32" s="14" t="str">
         <f t="shared" si="3"/>
         <v>Tele2, SIA</v>
       </c>
     </row>
     <row r="33" spans="1:28" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A33" s="13">
         <v>28</v>
       </c>
       <c r="B33" s="14" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="C33" s="15">
         <v>40003872116</v>
       </c>
       <c r="D33" s="24">
         <v>1200</v>
       </c>
       <c r="E33" s="16"/>
       <c r="F33" s="47"/>
       <c r="G33" s="43"/>
       <c r="H33" s="25">
         <v>10</v>
       </c>
       <c r="I33" s="25"/>
       <c r="J33" s="25"/>
       <c r="K33" s="26"/>
       <c r="L33" s="24">
         <f t="shared" si="5"/>
         <v>10</v>
       </c>
       <c r="M33" s="17"/>
       <c r="N33" s="18"/>
       <c r="O33" s="18"/>
       <c r="P33" s="18"/>
       <c r="Q33" s="18"/>
       <c r="R33" s="19"/>
       <c r="S33" s="18"/>
       <c r="T33" s="20"/>
       <c r="U33" s="21"/>
       <c r="V33" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="W33" s="28"/>
       <c r="X33" s="28"/>
       <c r="Y33" s="28"/>
       <c r="Z33" s="28"/>
       <c r="AA33" s="23">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="AB33" s="14" t="str">
         <f t="shared" si="3"/>
-        <v>Telegroup Networks, SIA</v>
+        <v>TeleNetworks, SIA</v>
       </c>
     </row>
     <row r="34" spans="1:28" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A34" s="13">
         <v>29</v>
       </c>
       <c r="B34" s="14" t="s">
         <v>49</v>
       </c>
       <c r="C34" s="15">
         <v>40003284868</v>
       </c>
       <c r="D34" s="24">
         <v>42700</v>
       </c>
       <c r="E34" s="16"/>
       <c r="F34" s="47"/>
       <c r="G34" s="43"/>
       <c r="H34" s="25">
         <v>124</v>
       </c>
       <c r="I34" s="25"/>
       <c r="J34" s="25">
         <v>10</v>
       </c>
@@ -3590,51 +3590,51 @@
       <c r="U35" s="21"/>
       <c r="V35" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="W35" s="28"/>
       <c r="X35" s="28">
         <v>1</v>
       </c>
       <c r="Y35" s="28"/>
       <c r="Z35" s="28"/>
       <c r="AA35" s="23">
         <f t="shared" si="2"/>
         <v>1</v>
       </c>
       <c r="AB35" s="14" t="str">
         <f t="shared" si="3"/>
         <v>TELENET, SIA</v>
       </c>
     </row>
     <row r="36" spans="1:28" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A36" s="13">
         <v>31</v>
       </c>
       <c r="B36" s="14" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C36" s="15">
         <v>40103143723</v>
       </c>
       <c r="D36" s="24">
         <v>1000</v>
       </c>
       <c r="E36" s="16"/>
       <c r="F36" s="47"/>
       <c r="G36" s="43"/>
       <c r="H36" s="25">
         <v>10</v>
       </c>
       <c r="I36" s="25"/>
       <c r="J36" s="25"/>
       <c r="K36" s="26"/>
       <c r="L36" s="24">
         <f t="shared" si="5"/>
         <v>10</v>
       </c>
       <c r="M36" s="17"/>
       <c r="N36" s="18"/>
       <c r="O36" s="19"/>
       <c r="P36" s="19"/>
       <c r="Q36" s="18">
@@ -3644,51 +3644,51 @@
       <c r="S36" s="18"/>
       <c r="T36" s="20"/>
       <c r="U36" s="21"/>
       <c r="V36" s="22">
         <f t="shared" si="1"/>
         <v>1</v>
       </c>
       <c r="W36" s="28"/>
       <c r="X36" s="28"/>
       <c r="Y36" s="28"/>
       <c r="Z36" s="28"/>
       <c r="AA36" s="23">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="AB36" s="14" t="str">
         <f t="shared" si="3"/>
         <v>TelTel, SIA</v>
       </c>
     </row>
     <row r="37" spans="1:28" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A37" s="13">
         <v>32</v>
       </c>
       <c r="B37" s="14" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="C37" s="15">
         <v>40003052786</v>
       </c>
       <c r="D37" s="24">
         <v>1027700</v>
       </c>
       <c r="E37" s="16"/>
       <c r="F37" s="47"/>
       <c r="G37" s="43"/>
       <c r="H37" s="25">
         <v>1792</v>
       </c>
       <c r="I37" s="25"/>
       <c r="J37" s="25">
         <v>1720</v>
       </c>
       <c r="K37" s="26">
         <v>530</v>
       </c>
       <c r="L37" s="24">
         <f t="shared" si="5"/>
         <v>4042</v>
       </c>
       <c r="M37" s="17"/>
@@ -3714,51 +3714,51 @@
         <f t="shared" si="1"/>
         <v>14</v>
       </c>
       <c r="W37" s="28">
         <v>4</v>
       </c>
       <c r="X37" s="28">
         <v>31</v>
       </c>
       <c r="Y37" s="28"/>
       <c r="Z37" s="28"/>
       <c r="AA37" s="23">
         <f t="shared" si="2"/>
         <v>35</v>
       </c>
       <c r="AB37" s="14" t="str">
         <f t="shared" si="3"/>
         <v>Tet, SIA</v>
       </c>
     </row>
     <row r="38" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A38" s="13">
         <v>33</v>
       </c>
       <c r="B38" s="14" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="C38" s="15">
         <v>40203418528</v>
       </c>
       <c r="D38" s="24">
         <v>1000</v>
       </c>
       <c r="E38" s="16"/>
       <c r="F38" s="47"/>
       <c r="G38" s="43"/>
       <c r="H38" s="25"/>
       <c r="I38" s="25"/>
       <c r="J38" s="25"/>
       <c r="K38" s="26"/>
       <c r="L38" s="24">
         <f>SUM(H38:K38)</f>
         <v>0</v>
       </c>
       <c r="M38" s="17"/>
       <c r="N38" s="18"/>
       <c r="O38" s="19"/>
       <c r="P38" s="19"/>
       <c r="Q38" s="18"/>
       <c r="R38" s="19"/>
       <c r="S38" s="18"/>
@@ -3814,51 +3814,51 @@
       <c r="S39" s="18"/>
       <c r="T39" s="20"/>
       <c r="U39" s="21"/>
       <c r="V39" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="W39" s="25"/>
       <c r="X39" s="25"/>
       <c r="Y39" s="25"/>
       <c r="Z39" s="25"/>
       <c r="AA39" s="23">
         <f>SUM(W39:Z39)</f>
         <v>0</v>
       </c>
       <c r="AB39" s="14" t="str">
         <f t="shared" si="3"/>
         <v>Tivi, SIA</v>
       </c>
     </row>
     <row r="40" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A40" s="13">
         <v>35</v>
       </c>
       <c r="B40" s="14" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="C40" s="21">
         <v>557454</v>
       </c>
       <c r="D40" s="24">
         <v>200</v>
       </c>
       <c r="E40" s="50"/>
       <c r="F40" s="47"/>
       <c r="G40" s="43"/>
       <c r="H40" s="25">
         <v>30</v>
       </c>
       <c r="I40" s="25"/>
       <c r="J40" s="25"/>
       <c r="K40" s="26"/>
       <c r="L40" s="24">
         <f>SUM(H40:K40)</f>
         <v>30</v>
       </c>
       <c r="M40" s="17"/>
       <c r="N40" s="18"/>
       <c r="O40" s="19"/>
       <c r="P40" s="19"/>
       <c r="Q40" s="18"/>
@@ -3974,122 +3974,122 @@
       <c r="S42" s="18"/>
       <c r="T42" s="20"/>
       <c r="U42" s="21"/>
       <c r="V42" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="W42" s="25"/>
       <c r="X42" s="25"/>
       <c r="Y42" s="25"/>
       <c r="Z42" s="25"/>
       <c r="AA42" s="23">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="AB42" s="14" t="str">
         <f t="shared" si="3"/>
         <v>Voxbone SA Latvijas filiāle, ĀKF</v>
       </c>
     </row>
     <row r="43" spans="1:28" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A43" s="13">
         <v>38</v>
       </c>
       <c r="B43" s="14" t="s">
-        <v>56</v>
+        <v>76</v>
       </c>
       <c r="C43" s="21">
         <v>40103181903</v>
       </c>
       <c r="D43" s="24"/>
       <c r="E43" s="27">
         <v>1100000</v>
       </c>
       <c r="F43" s="48"/>
       <c r="G43" s="44"/>
       <c r="H43" s="25"/>
       <c r="I43" s="25"/>
       <c r="J43" s="25"/>
       <c r="K43" s="26"/>
       <c r="L43" s="24">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="M43" s="17"/>
       <c r="N43" s="18"/>
       <c r="O43" s="19"/>
       <c r="P43" s="19"/>
       <c r="Q43" s="18"/>
       <c r="R43" s="19"/>
       <c r="S43" s="18"/>
       <c r="T43" s="20"/>
       <c r="U43" s="21"/>
       <c r="V43" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="W43" s="28">
         <v>2</v>
       </c>
       <c r="X43" s="28">
         <v>2</v>
       </c>
       <c r="Y43" s="28">
         <v>1</v>
       </c>
       <c r="Z43" s="28"/>
       <c r="AA43" s="23">
         <f t="shared" si="2"/>
         <v>5</v>
       </c>
       <c r="AB43" s="14" t="str">
         <f t="shared" si="3"/>
-        <v>Xomobile, SIA</v>
+        <v>XOmobile, SIA</v>
       </c>
     </row>
     <row r="44" spans="1:28" ht="12.6" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A44" s="32"/>
       <c r="B44" s="33" t="s">
         <v>1</v>
       </c>
       <c r="C44" s="34"/>
       <c r="D44" s="35">
         <f t="shared" ref="D44:AA44" si="6">SUM(D6:D43)</f>
         <v>1780000</v>
       </c>
       <c r="E44" s="35">
         <f t="shared" si="6"/>
         <v>7890000</v>
       </c>
       <c r="F44" s="35">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="G44" s="35">
         <f t="shared" si="6"/>
-        <v>320000</v>
+        <v>410000</v>
       </c>
       <c r="H44" s="35">
         <f t="shared" si="6"/>
         <v>3258</v>
       </c>
       <c r="I44" s="35">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="J44" s="35">
         <f t="shared" si="6"/>
         <v>2449</v>
       </c>
       <c r="K44" s="35">
         <f t="shared" si="6"/>
         <v>2367</v>
       </c>
       <c r="L44" s="35">
         <f t="shared" si="6"/>
         <v>8074</v>
       </c>
       <c r="M44" s="42">
         <f t="shared" si="6"/>
         <v>1</v>
       </c>
@@ -4171,72 +4171,72 @@
     <row r="62" spans="3:3" x14ac:dyDescent="0.2">
       <c r="C62" s="3"/>
     </row>
     <row r="734" spans="13:27" x14ac:dyDescent="0.2">
       <c r="M734" s="3"/>
       <c r="N734" s="3"/>
       <c r="O734" s="3"/>
       <c r="P734" s="3"/>
       <c r="Q734" s="3"/>
       <c r="R734" s="3"/>
       <c r="S734" s="3"/>
       <c r="T734" s="3"/>
       <c r="U734" s="3"/>
       <c r="V734" s="3"/>
       <c r="W734" s="3"/>
       <c r="X734" s="3"/>
       <c r="Y734" s="3"/>
       <c r="Z734" s="3"/>
       <c r="AA734" s="3"/>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B26:AA30">
     <sortCondition ref="B26:B30"/>
   </sortState>
   <mergeCells count="22">
+    <mergeCell ref="V4:V5"/>
+    <mergeCell ref="AA4:AA5"/>
+    <mergeCell ref="Z4:Z5"/>
+    <mergeCell ref="X4:X5"/>
+    <mergeCell ref="E3:E4"/>
+    <mergeCell ref="H3:L3"/>
     <mergeCell ref="A2:A5"/>
     <mergeCell ref="AB2:AB5"/>
     <mergeCell ref="D2:L2"/>
     <mergeCell ref="B2:B5"/>
     <mergeCell ref="C2:C5"/>
     <mergeCell ref="P4:T4"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="L4:L5"/>
     <mergeCell ref="M2:V3"/>
     <mergeCell ref="W4:W5"/>
     <mergeCell ref="Y4:Y5"/>
     <mergeCell ref="W2:AA3"/>
     <mergeCell ref="M4:N4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="G4:G5"/>
-    <mergeCell ref="V4:V5"/>
-[...4 lines deleted...]
-    <mergeCell ref="H3:L3"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0" right="0" top="7.874015748031496E-2" bottom="0.15748031496062992" header="0" footer="0.15748031496062992"/>
   <pageSetup paperSize="8" scale="72" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <ignoredErrors>
     <ignoredError sqref="L44 L8 L19 L32" formulaRange="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>