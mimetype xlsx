--- v2 (2026-07-18)
+++ v3 (2026-09-04)
@@ -1,264 +1,268 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://sprk-my.sharepoint.com/personal/aigal_sprk_gov_lv/Documents/MajasLapa/#JAUNĀ web/Ierobezotie_resursi/Numeracija/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{A846751A-2CA3-4BD1-BC15-A7387F0E04BF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{43E174FE-0602-44B2-BB02-6E5D38ECDA76}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="numuri" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">numuri!$A$5:$AC$44</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">numuri!$A$5:$AC$45</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="L37" i="1" l="1"/>
+  <c r="AA29" i="1" l="1"/>
+  <c r="V29" i="1"/>
+  <c r="L29" i="1"/>
+  <c r="AB29" i="1"/>
+  <c r="L38" i="1"/>
   <c r="AA27" i="1"/>
   <c r="V27" i="1"/>
   <c r="L27" i="1"/>
   <c r="AB27" i="1"/>
-  <c r="L32" i="1"/>
-[...5 lines deleted...]
-  <c r="AB39" i="1"/>
+  <c r="L33" i="1"/>
+  <c r="G45" i="1"/>
+  <c r="E45" i="1"/>
+  <c r="AA39" i="1"/>
+  <c r="V39" i="1"/>
+  <c r="L39" i="1"/>
+  <c r="AB40" i="1"/>
   <c r="L18" i="1"/>
   <c r="L19" i="1"/>
   <c r="L20" i="1"/>
-  <c r="AA29" i="1"/>
-[...1 lines deleted...]
-  <c r="L29" i="1"/>
+  <c r="AA30" i="1"/>
+  <c r="V30" i="1"/>
+  <c r="L30" i="1"/>
   <c r="V14" i="1"/>
   <c r="AA14" i="1"/>
   <c r="L14" i="1"/>
   <c r="AB25" i="1"/>
   <c r="AB7" i="1"/>
   <c r="AA7" i="1"/>
   <c r="V7" i="1"/>
   <c r="L7" i="1"/>
   <c r="L8" i="1"/>
-  <c r="AA40" i="1"/>
-[...2 lines deleted...]
-  <c r="AB40" i="1"/>
+  <c r="AA41" i="1"/>
+  <c r="V41" i="1"/>
+  <c r="L41" i="1"/>
+  <c r="AB41" i="1"/>
   <c r="AA9" i="1"/>
   <c r="V9" i="1"/>
   <c r="L9" i="1"/>
   <c r="AB9" i="1"/>
-  <c r="AA33" i="1"/>
-[...2 lines deleted...]
-  <c r="AB34" i="1"/>
+  <c r="AA34" i="1"/>
+  <c r="V34" i="1"/>
+  <c r="L34" i="1"/>
+  <c r="AB35" i="1"/>
   <c r="AA21" i="1"/>
   <c r="V21" i="1"/>
   <c r="L21" i="1"/>
-  <c r="F44" i="1"/>
+  <c r="F45" i="1"/>
   <c r="L13" i="1"/>
   <c r="L6" i="1"/>
-  <c r="L30" i="1"/>
+  <c r="L31" i="1"/>
   <c r="L10" i="1"/>
   <c r="L11" i="1"/>
   <c r="L12" i="1"/>
   <c r="L15" i="1"/>
   <c r="L16" i="1"/>
   <c r="L17" i="1"/>
   <c r="L22" i="1"/>
   <c r="L24" i="1"/>
   <c r="L25" i="1"/>
   <c r="L26" i="1"/>
   <c r="L28" i="1"/>
   <c r="L23" i="1"/>
-  <c r="L31" i="1"/>
-  <c r="L34" i="1"/>
+  <c r="L32" i="1"/>
   <c r="L35" i="1"/>
   <c r="L36" i="1"/>
-  <c r="L39" i="1"/>
-  <c r="L41" i="1"/>
+  <c r="L37" i="1"/>
+  <c r="L40" i="1"/>
   <c r="L42" i="1"/>
   <c r="L43" i="1"/>
+  <c r="L44" i="1"/>
   <c r="AA12" i="1"/>
   <c r="V12" i="1"/>
   <c r="AB13" i="1"/>
   <c r="AB10" i="1"/>
-  <c r="AA41" i="1"/>
-[...17 lines deleted...]
-  <c r="V36" i="1"/>
+  <c r="AA42" i="1"/>
+  <c r="V42" i="1"/>
+  <c r="AB42" i="1"/>
+  <c r="H45" i="1"/>
+  <c r="M45" i="1"/>
+  <c r="N45" i="1"/>
+  <c r="O45" i="1"/>
+  <c r="P45" i="1"/>
+  <c r="Q45" i="1"/>
+  <c r="R45" i="1"/>
+  <c r="S45" i="1"/>
+  <c r="T45" i="1"/>
+  <c r="U45" i="1"/>
+  <c r="W45" i="1"/>
+  <c r="X45" i="1"/>
+  <c r="Y45" i="1"/>
+  <c r="Z45" i="1"/>
+  <c r="AA37" i="1"/>
+  <c r="V37" i="1"/>
   <c r="AA24" i="1"/>
   <c r="V24" i="1"/>
   <c r="AB6" i="1"/>
   <c r="AB8" i="1"/>
   <c r="AB11" i="1"/>
   <c r="AB12" i="1"/>
   <c r="AB14" i="1"/>
   <c r="AB15" i="1"/>
   <c r="AB16" i="1"/>
   <c r="AB17" i="1"/>
   <c r="AB18" i="1"/>
   <c r="AB19" i="1"/>
   <c r="AB20" i="1"/>
   <c r="AB21" i="1"/>
   <c r="AB22" i="1"/>
   <c r="AB23" i="1"/>
   <c r="AB24" i="1"/>
   <c r="AB26" i="1"/>
   <c r="AB28" i="1"/>
-  <c r="AB29" i="1"/>
   <c r="AB30" i="1"/>
   <c r="AB31" i="1"/>
   <c r="AB32" i="1"/>
   <c r="AB33" i="1"/>
-  <c r="AB35" i="1"/>
+  <c r="AB34" i="1"/>
   <c r="AB36" i="1"/>
   <c r="AB37" i="1"/>
   <c r="AB38" i="1"/>
-  <c r="AB42" i="1"/>
+  <c r="AB39" i="1"/>
   <c r="AB43" i="1"/>
+  <c r="AB44" i="1"/>
   <c r="AA26" i="1"/>
   <c r="V26" i="1"/>
   <c r="AA6" i="1"/>
   <c r="AA8" i="1"/>
   <c r="AA10" i="1"/>
   <c r="AA11" i="1"/>
   <c r="AA13" i="1"/>
-  <c r="AA30" i="1"/>
+  <c r="AA31" i="1"/>
   <c r="AA15" i="1"/>
-  <c r="AA31" i="1"/>
+  <c r="AA32" i="1"/>
   <c r="AA16" i="1"/>
-  <c r="AA37" i="1"/>
+  <c r="AA38" i="1"/>
   <c r="AA17" i="1"/>
   <c r="AA18" i="1"/>
   <c r="AA19" i="1"/>
   <c r="AA20" i="1"/>
   <c r="AA22" i="1"/>
   <c r="AA25" i="1"/>
   <c r="AA28" i="1"/>
   <c r="AA23" i="1"/>
-  <c r="AA32" i="1"/>
-  <c r="AA34" i="1"/>
+  <c r="AA33" i="1"/>
   <c r="AA35" i="1"/>
-  <c r="AA39" i="1"/>
-  <c r="AA42" i="1"/>
+  <c r="AA36" i="1"/>
+  <c r="AA40" i="1"/>
   <c r="AA43" i="1"/>
+  <c r="AA44" i="1"/>
   <c r="V6" i="1"/>
   <c r="V8" i="1"/>
   <c r="V10" i="1"/>
   <c r="V11" i="1"/>
   <c r="V13" i="1"/>
-  <c r="V30" i="1"/>
+  <c r="V31" i="1"/>
   <c r="V15" i="1"/>
-  <c r="V31" i="1"/>
+  <c r="V32" i="1"/>
   <c r="V16" i="1"/>
-  <c r="V37" i="1"/>
+  <c r="V38" i="1"/>
   <c r="V17" i="1"/>
   <c r="V18" i="1"/>
   <c r="V19" i="1"/>
   <c r="V20" i="1"/>
   <c r="V22" i="1"/>
   <c r="V25" i="1"/>
   <c r="V28" i="1"/>
   <c r="V23" i="1"/>
-  <c r="V32" i="1"/>
-  <c r="V34" i="1"/>
+  <c r="V33" i="1"/>
   <c r="V35" i="1"/>
-  <c r="V39" i="1"/>
-  <c r="V42" i="1"/>
+  <c r="V36" i="1"/>
+  <c r="V40" i="1"/>
   <c r="V43" i="1"/>
-  <c r="J44" i="1"/>
-[...3 lines deleted...]
-  <c r="AA44" i="1"/>
   <c r="V44" i="1"/>
-  <c r="L44" i="1"/>
+  <c r="J45" i="1"/>
+  <c r="I45" i="1"/>
+  <c r="K45" i="1" l="1"/>
+  <c r="D45" i="1"/>
+  <c r="AA45" i="1"/>
+  <c r="V45" i="1"/>
+  <c r="L45" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="83" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="84" uniqueCount="80">
   <si>
     <t>Kopā:</t>
   </si>
   <si>
     <t>KOPĀ:</t>
   </si>
   <si>
     <t>4 cip.</t>
   </si>
   <si>
     <t>3 cip.</t>
   </si>
   <si>
     <t>NSPC</t>
   </si>
   <si>
     <t>ISPC</t>
   </si>
   <si>
     <t>MNC</t>
   </si>
   <si>
     <t>DNIC</t>
   </si>
   <si>
@@ -450,51 +454,54 @@
   <si>
     <t xml:space="preserve">Cita veida maksas pakalpojuma numuri </t>
   </si>
   <si>
     <t>12XX/18XX</t>
   </si>
   <si>
     <t>BSG Estonia OÜ, ĀK</t>
   </si>
   <si>
     <t>Mediafon Carrier Services, SIA</t>
   </si>
   <si>
     <t>Pūces datorsistēmas, SIA</t>
   </si>
   <si>
     <t>RXTX Baltija, SIA</t>
   </si>
   <si>
     <t>XOmobile, SIA</t>
   </si>
   <si>
     <t>TeleNetworks, SIA</t>
   </si>
   <si>
-    <t>08.07.2026.</t>
+    <t>01.09.2026.</t>
+  </si>
+  <si>
+    <t>RINOVA, SIA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
@@ -1245,169 +1252,169 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="4" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="4" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="4" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="4" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...22 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
@@ -1680,338 +1687,338 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:AC734"/>
+  <dimension ref="A1:AC735"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="89" zoomScaleNormal="89" zoomScaleSheetLayoutView="70" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:A5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="11.4" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="6.109375" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="47.5546875" style="3" customWidth="1"/>
     <col min="3" max="3" width="14.33203125" style="1" customWidth="1"/>
     <col min="4" max="4" width="11.88671875" style="1" customWidth="1"/>
     <col min="5" max="7" width="10.44140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.44140625" style="1" customWidth="1"/>
     <col min="9" max="9" width="12.44140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="12.33203125" style="1" customWidth="1"/>
     <col min="11" max="11" width="12.88671875" style="1" customWidth="1"/>
     <col min="12" max="12" width="7.6640625" style="1" customWidth="1"/>
     <col min="13" max="14" width="7.44140625" style="1" customWidth="1"/>
     <col min="15" max="15" width="8.6640625" style="1" customWidth="1"/>
     <col min="16" max="16" width="7.44140625" style="1" customWidth="1"/>
     <col min="17" max="17" width="10" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="19" width="7.44140625" style="1" customWidth="1"/>
     <col min="20" max="20" width="9.5546875" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="27" width="7.44140625" style="1" customWidth="1"/>
     <col min="28" max="28" width="48.44140625" style="3" bestFit="1" customWidth="1"/>
     <col min="29" max="16384" width="9.109375" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28" ht="12.6" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B1" s="2" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="2" spans="1:28" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="54" t="s">
+      <c r="A2" s="64" t="s">
         <v>24</v>
       </c>
-      <c r="B2" s="57" t="s">
+      <c r="B2" s="67" t="s">
         <v>18</v>
       </c>
-      <c r="C2" s="57" t="s">
+      <c r="C2" s="67" t="s">
         <v>69</v>
       </c>
-      <c r="D2" s="60" t="s">
+      <c r="D2" s="70" t="s">
         <v>20</v>
       </c>
-      <c r="E2" s="61"/>
-[...7 lines deleted...]
-      <c r="M2" s="71" t="s">
+      <c r="E2" s="71"/>
+      <c r="F2" s="71"/>
+      <c r="G2" s="71"/>
+      <c r="H2" s="71"/>
+      <c r="I2" s="71"/>
+      <c r="J2" s="71"/>
+      <c r="K2" s="71"/>
+      <c r="L2" s="71"/>
+      <c r="M2" s="79" t="s">
         <v>9</v>
       </c>
-      <c r="N2" s="72"/>
-[...8 lines deleted...]
-      <c r="W2" s="71" t="s">
+      <c r="N2" s="80"/>
+      <c r="O2" s="80"/>
+      <c r="P2" s="80"/>
+      <c r="Q2" s="80"/>
+      <c r="R2" s="80"/>
+      <c r="S2" s="80"/>
+      <c r="T2" s="80"/>
+      <c r="U2" s="80"/>
+      <c r="V2" s="81"/>
+      <c r="W2" s="79" t="s">
         <v>30</v>
       </c>
-      <c r="X2" s="72"/>
-[...3 lines deleted...]
-      <c r="AB2" s="57" t="s">
+      <c r="X2" s="80"/>
+      <c r="Y2" s="80"/>
+      <c r="Z2" s="80"/>
+      <c r="AA2" s="81"/>
+      <c r="AB2" s="67" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="3" spans="1:28" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="55"/>
-[...2 lines deleted...]
-      <c r="D3" s="82" t="s">
+      <c r="A3" s="65"/>
+      <c r="B3" s="68"/>
+      <c r="C3" s="68"/>
+      <c r="D3" s="90" t="s">
         <v>19</v>
       </c>
-      <c r="E3" s="90" t="s">
+      <c r="E3" s="60" t="s">
         <v>11</v>
       </c>
-      <c r="F3" s="65" t="s">
+      <c r="F3" s="75" t="s">
         <v>58</v>
       </c>
-      <c r="G3" s="66"/>
-      <c r="H3" s="92" t="s">
+      <c r="G3" s="76"/>
+      <c r="H3" s="62" t="s">
         <v>31</v>
       </c>
-      <c r="I3" s="93"/>
-[...18 lines deleted...]
-      <c r="AB3" s="58"/>
+      <c r="I3" s="63"/>
+      <c r="J3" s="63"/>
+      <c r="K3" s="63"/>
+      <c r="L3" s="63"/>
+      <c r="M3" s="82"/>
+      <c r="N3" s="83"/>
+      <c r="O3" s="83"/>
+      <c r="P3" s="83"/>
+      <c r="Q3" s="83"/>
+      <c r="R3" s="83"/>
+      <c r="S3" s="83"/>
+      <c r="T3" s="83"/>
+      <c r="U3" s="83"/>
+      <c r="V3" s="84"/>
+      <c r="W3" s="82"/>
+      <c r="X3" s="83"/>
+      <c r="Y3" s="83"/>
+      <c r="Z3" s="83"/>
+      <c r="AA3" s="84"/>
+      <c r="AB3" s="68"/>
     </row>
     <row r="4" spans="1:28" ht="48" x14ac:dyDescent="0.2">
-      <c r="A4" s="55"/>
-[...4 lines deleted...]
-      <c r="F4" s="67" t="s">
+      <c r="A4" s="65"/>
+      <c r="B4" s="68"/>
+      <c r="C4" s="68"/>
+      <c r="D4" s="91"/>
+      <c r="E4" s="61"/>
+      <c r="F4" s="77" t="s">
         <v>67</v>
       </c>
-      <c r="G4" s="84" t="s">
+      <c r="G4" s="92" t="s">
         <v>59</v>
       </c>
       <c r="H4" s="45" t="s">
         <v>22</v>
       </c>
       <c r="I4" s="4" t="s">
         <v>25</v>
       </c>
       <c r="J4" s="36" t="s">
         <v>26</v>
       </c>
       <c r="K4" s="5" t="s">
         <v>70</v>
       </c>
-      <c r="L4" s="69" t="s">
-[...2 lines deleted...]
-      <c r="M4" s="81" t="s">
+      <c r="L4" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="M4" s="89" t="s">
         <v>52</v>
       </c>
-      <c r="N4" s="81"/>
+      <c r="N4" s="89"/>
       <c r="O4" s="52" t="s">
         <v>16</v>
       </c>
-      <c r="P4" s="62" t="s">
+      <c r="P4" s="72" t="s">
         <v>68</v>
       </c>
-      <c r="Q4" s="63"/>
-[...2 lines deleted...]
-      <c r="T4" s="64"/>
+      <c r="Q4" s="73"/>
+      <c r="R4" s="73"/>
+      <c r="S4" s="73"/>
+      <c r="T4" s="74"/>
       <c r="U4" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="V4" s="69" t="s">
-[...2 lines deleted...]
-      <c r="W4" s="77" t="s">
+      <c r="V4" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="W4" s="85" t="s">
         <v>5</v>
       </c>
-      <c r="X4" s="88" t="s">
+      <c r="X4" s="58" t="s">
         <v>4</v>
       </c>
-      <c r="Y4" s="79" t="s">
+      <c r="Y4" s="87" t="s">
         <v>6</v>
       </c>
-      <c r="Z4" s="86" t="s">
+      <c r="Z4" s="56" t="s">
         <v>7</v>
       </c>
-      <c r="AA4" s="69" t="s">
-[...2 lines deleted...]
-      <c r="AB4" s="58"/>
+      <c r="AA4" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB4" s="68"/>
     </row>
     <row r="5" spans="1:28" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="56"/>
-[...1 lines deleted...]
-      <c r="C5" s="59"/>
+      <c r="A5" s="66"/>
+      <c r="B5" s="69"/>
+      <c r="C5" s="69"/>
       <c r="D5" s="7" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>23</v>
       </c>
-      <c r="F5" s="68"/>
-      <c r="G5" s="85"/>
+      <c r="F5" s="78"/>
+      <c r="G5" s="93"/>
       <c r="H5" s="46" t="s">
         <v>15</v>
       </c>
       <c r="I5" s="38" t="s">
         <v>17</v>
       </c>
       <c r="J5" s="37" t="s">
         <v>14</v>
       </c>
       <c r="K5" s="39" t="s">
         <v>27</v>
       </c>
-      <c r="L5" s="70"/>
+      <c r="L5" s="55"/>
       <c r="M5" s="12" t="s">
         <v>3</v>
       </c>
       <c r="N5" s="9" t="s">
         <v>2</v>
       </c>
       <c r="O5" s="10" t="s">
         <v>10</v>
       </c>
       <c r="P5" s="10" t="s">
         <v>3</v>
       </c>
       <c r="Q5" s="9" t="s">
         <v>71</v>
       </c>
       <c r="R5" s="10" t="s">
         <v>8</v>
       </c>
       <c r="S5" s="9" t="s">
         <v>28</v>
       </c>
       <c r="T5" s="11" t="s">
         <v>29</v>
       </c>
       <c r="U5" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="V5" s="70"/>
-[...5 lines deleted...]
-      <c r="AB5" s="59"/>
+      <c r="V5" s="55"/>
+      <c r="W5" s="86"/>
+      <c r="X5" s="59"/>
+      <c r="Y5" s="88"/>
+      <c r="Z5" s="57"/>
+      <c r="AA5" s="55"/>
+      <c r="AB5" s="69"/>
     </row>
     <row r="6" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A6" s="13">
         <v>1</v>
       </c>
       <c r="B6" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C6" s="15">
         <v>40003443452</v>
       </c>
       <c r="D6" s="24">
-        <v>18400</v>
+        <v>18500</v>
       </c>
       <c r="E6" s="16"/>
       <c r="F6" s="47"/>
       <c r="G6" s="43"/>
       <c r="H6" s="25"/>
       <c r="I6" s="25"/>
       <c r="J6" s="25"/>
       <c r="K6" s="26"/>
       <c r="L6" s="24">
         <f t="shared" ref="L6:L17" si="0">SUM(H6:K6)</f>
         <v>0</v>
       </c>
       <c r="M6" s="17"/>
       <c r="N6" s="18"/>
       <c r="O6" s="19"/>
       <c r="P6" s="19"/>
       <c r="Q6" s="18"/>
       <c r="R6" s="19"/>
       <c r="S6" s="18"/>
       <c r="T6" s="20"/>
       <c r="U6" s="21"/>
       <c r="V6" s="22">
-        <f t="shared" ref="V6:V43" si="1">SUM(M6:U6)</f>
+        <f t="shared" ref="V6:V44" si="1">SUM(M6:U6)</f>
         <v>0</v>
       </c>
       <c r="W6" s="25"/>
       <c r="X6" s="25"/>
       <c r="Y6" s="25"/>
       <c r="Z6" s="25"/>
       <c r="AA6" s="23">
-        <f t="shared" ref="AA6:AA43" si="2">SUM(W6:Z6)</f>
+        <f t="shared" ref="AA6:AA44" si="2">SUM(W6:Z6)</f>
         <v>0</v>
       </c>
       <c r="AB6" s="14" t="str">
-        <f t="shared" ref="AB6:AB43" si="3">B6</f>
+        <f t="shared" ref="AB6:AB44" si="3">B6</f>
         <v>BALTICOM, AS</v>
       </c>
     </row>
     <row r="7" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A7" s="13">
         <v>2</v>
       </c>
       <c r="B7" s="14" t="s">
         <v>62</v>
       </c>
       <c r="C7" s="15">
         <v>40203400013</v>
       </c>
       <c r="D7" s="24">
         <v>1000</v>
       </c>
       <c r="E7" s="16"/>
       <c r="F7" s="47"/>
       <c r="G7" s="43"/>
       <c r="H7" s="25">
         <v>100</v>
       </c>
       <c r="I7" s="25"/>
       <c r="J7" s="25"/>
       <c r="K7" s="26"/>
@@ -2034,51 +2041,51 @@
       </c>
       <c r="W7" s="25"/>
       <c r="X7" s="25"/>
       <c r="Y7" s="25"/>
       <c r="Z7" s="25"/>
       <c r="AA7" s="23">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="AB7" s="14" t="str">
         <f t="shared" si="3"/>
         <v>Belgacom International Carrier Services Latvijas filiāle, ĀKF</v>
       </c>
     </row>
     <row r="8" spans="1:28" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A8" s="13">
         <v>3</v>
       </c>
       <c r="B8" s="14" t="s">
         <v>33</v>
       </c>
       <c r="C8" s="15">
         <v>40003742426</v>
       </c>
       <c r="D8" s="24">
-        <v>86500</v>
+        <v>86900</v>
       </c>
       <c r="E8" s="16">
         <v>1730000</v>
       </c>
       <c r="F8" s="27"/>
       <c r="G8" s="53">
         <v>100000</v>
       </c>
       <c r="H8" s="25">
         <v>45</v>
       </c>
       <c r="I8" s="25"/>
       <c r="J8" s="25">
         <v>230</v>
       </c>
       <c r="K8" s="26"/>
       <c r="L8" s="24">
         <f t="shared" si="0"/>
         <v>275</v>
       </c>
       <c r="M8" s="17"/>
       <c r="N8" s="18"/>
       <c r="O8" s="19"/>
       <c r="P8" s="19"/>
       <c r="Q8" s="18">
@@ -2154,51 +2161,51 @@
       </c>
       <c r="W9" s="49"/>
       <c r="X9" s="49"/>
       <c r="Y9" s="49"/>
       <c r="Z9" s="49"/>
       <c r="AA9" s="23">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="AB9" s="14" t="str">
         <f t="shared" si="3"/>
         <v>BSG Estonia OÜ, ĀK</v>
       </c>
     </row>
     <row r="10" spans="1:28" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A10" s="13">
         <v>5</v>
       </c>
       <c r="B10" s="14" t="s">
         <v>34</v>
       </c>
       <c r="C10" s="15">
         <v>40003611196</v>
       </c>
       <c r="D10" s="24">
-        <v>87600</v>
+        <v>88500</v>
       </c>
       <c r="E10" s="16"/>
       <c r="F10" s="47"/>
       <c r="G10" s="43"/>
       <c r="H10" s="25">
         <v>616</v>
       </c>
       <c r="I10" s="25"/>
       <c r="J10" s="25">
         <v>227</v>
       </c>
       <c r="K10" s="26">
         <v>700</v>
       </c>
       <c r="L10" s="24">
         <f t="shared" si="0"/>
         <v>1543</v>
       </c>
       <c r="M10" s="17">
         <v>1</v>
       </c>
       <c r="N10" s="18"/>
       <c r="O10" s="19"/>
       <c r="P10" s="19"/>
       <c r="Q10" s="18">
@@ -2385,105 +2392,105 @@
       <c r="X13" s="28">
         <v>1</v>
       </c>
       <c r="Y13" s="28"/>
       <c r="Z13" s="28"/>
       <c r="AA13" s="23">
         <f t="shared" si="2"/>
         <v>3</v>
       </c>
       <c r="AB13" s="14" t="str">
         <f t="shared" si="3"/>
         <v>ECO Networks, SIA</v>
       </c>
     </row>
     <row r="14" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A14" s="13">
         <v>9</v>
       </c>
       <c r="B14" s="14" t="s">
         <v>64</v>
       </c>
       <c r="C14" s="15">
         <v>50103316201</v>
       </c>
       <c r="D14" s="24">
-        <v>2100</v>
+        <v>2200</v>
       </c>
       <c r="E14" s="16"/>
       <c r="F14" s="47"/>
       <c r="G14" s="43"/>
       <c r="H14" s="25">
         <v>30</v>
       </c>
       <c r="I14" s="25"/>
       <c r="J14" s="25"/>
       <c r="K14" s="26"/>
       <c r="L14" s="24">
         <f t="shared" si="0"/>
         <v>30</v>
       </c>
       <c r="M14" s="17"/>
       <c r="N14" s="18"/>
       <c r="O14" s="19"/>
       <c r="P14" s="19"/>
       <c r="Q14" s="18"/>
       <c r="R14" s="19"/>
       <c r="S14" s="18"/>
       <c r="T14" s="20">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="U14" s="21"/>
       <c r="V14" s="22">
         <f t="shared" si="1"/>
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="W14" s="25"/>
       <c r="X14" s="25"/>
       <c r="Y14" s="25"/>
       <c r="Z14" s="25"/>
       <c r="AA14" s="23">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="AB14" s="14" t="str">
         <f t="shared" si="3"/>
         <v>Enreach, SIA</v>
       </c>
     </row>
     <row r="15" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A15" s="13">
         <v>10</v>
       </c>
       <c r="B15" s="14" t="s">
         <v>37</v>
       </c>
       <c r="C15" s="15">
         <v>40103526479</v>
       </c>
       <c r="D15" s="24">
-        <v>84900</v>
+        <v>85000</v>
       </c>
       <c r="E15" s="16"/>
       <c r="F15" s="47"/>
       <c r="G15" s="43"/>
       <c r="H15" s="25">
         <v>4</v>
       </c>
       <c r="I15" s="25"/>
       <c r="J15" s="25"/>
       <c r="K15" s="26"/>
       <c r="L15" s="24">
         <f t="shared" si="0"/>
         <v>4</v>
       </c>
       <c r="M15" s="17"/>
       <c r="N15" s="18"/>
       <c r="O15" s="19"/>
       <c r="P15" s="19"/>
       <c r="Q15" s="18"/>
       <c r="R15" s="19"/>
       <c r="S15" s="18"/>
       <c r="T15" s="20"/>
       <c r="U15" s="21"/>
       <c r="V15" s="22">
         <f t="shared" si="1"/>
@@ -2657,51 +2664,51 @@
       <c r="X18" s="28">
         <v>1</v>
       </c>
       <c r="Y18" s="28"/>
       <c r="Z18" s="28"/>
       <c r="AA18" s="23">
         <f t="shared" si="2"/>
         <v>2</v>
       </c>
       <c r="AB18" s="14" t="str">
         <f t="shared" si="3"/>
         <v>Latvijas dzelzceļš, VAS</v>
       </c>
     </row>
     <row r="19" spans="1:29" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="13">
         <v>14</v>
       </c>
       <c r="B19" s="14" t="s">
         <v>41</v>
       </c>
       <c r="C19" s="15">
         <v>50003050931</v>
       </c>
       <c r="D19" s="24">
-        <v>329800</v>
+        <v>330400</v>
       </c>
       <c r="E19" s="16">
         <v>2345000</v>
       </c>
       <c r="F19" s="47"/>
       <c r="G19" s="43">
         <v>300000</v>
       </c>
       <c r="H19" s="25">
         <v>219</v>
       </c>
       <c r="I19" s="25"/>
       <c r="J19" s="25"/>
       <c r="K19" s="26"/>
       <c r="L19" s="24">
         <f t="shared" si="4"/>
         <v>219</v>
       </c>
       <c r="M19" s="17"/>
       <c r="N19" s="18"/>
       <c r="O19" s="19"/>
       <c r="P19" s="19"/>
       <c r="Q19" s="18">
         <v>9</v>
       </c>
@@ -2791,51 +2798,51 @@
       </c>
     </row>
     <row r="21" spans="1:29" x14ac:dyDescent="0.2">
       <c r="A21" s="13">
         <v>16</v>
       </c>
       <c r="B21" s="14" t="s">
         <v>73</v>
       </c>
       <c r="C21" s="15">
         <v>40203302174</v>
       </c>
       <c r="D21" s="24">
         <v>1000</v>
       </c>
       <c r="E21" s="16"/>
       <c r="F21" s="47"/>
       <c r="G21" s="43"/>
       <c r="H21" s="25">
         <v>100</v>
       </c>
       <c r="I21" s="25"/>
       <c r="J21" s="25"/>
       <c r="K21" s="26"/>
       <c r="L21" s="24">
-        <f t="shared" ref="L21:L43" si="5">SUM(H21:K21)</f>
+        <f t="shared" ref="L21:L44" si="5">SUM(H21:K21)</f>
         <v>100</v>
       </c>
       <c r="M21" s="17"/>
       <c r="N21" s="18"/>
       <c r="O21" s="19"/>
       <c r="P21" s="19"/>
       <c r="Q21" s="18"/>
       <c r="R21" s="19"/>
       <c r="S21" s="18"/>
       <c r="T21" s="20"/>
       <c r="U21" s="21"/>
       <c r="V21" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="W21" s="25"/>
       <c r="X21" s="25">
         <v>1</v>
       </c>
       <c r="Y21" s="25"/>
       <c r="Z21" s="25"/>
       <c r="AA21" s="23">
         <f t="shared" si="2"/>
         <v>1</v>
       </c>
@@ -3048,1202 +3055,1248 @@
         <f t="shared" si="3"/>
         <v>Nordic Technologies, SIA</v>
       </c>
     </row>
     <row r="26" spans="1:29" x14ac:dyDescent="0.2">
       <c r="A26" s="13">
         <v>21</v>
       </c>
       <c r="B26" s="14" t="s">
         <v>46</v>
       </c>
       <c r="C26" s="15">
         <v>40103948836</v>
       </c>
       <c r="D26" s="24">
         <v>8000</v>
       </c>
       <c r="E26" s="16"/>
       <c r="F26" s="47"/>
       <c r="G26" s="43"/>
       <c r="H26" s="25"/>
       <c r="I26" s="25"/>
       <c r="J26" s="25"/>
       <c r="K26" s="26"/>
       <c r="L26" s="24">
-        <f>SUM(H26:K26)</f>
+        <f t="shared" ref="L26:L31" si="6">SUM(H26:K26)</f>
         <v>0</v>
       </c>
       <c r="M26" s="17"/>
       <c r="N26" s="18"/>
       <c r="O26" s="19"/>
       <c r="P26" s="19"/>
       <c r="Q26" s="18"/>
       <c r="R26" s="19"/>
       <c r="S26" s="18"/>
       <c r="T26" s="20"/>
       <c r="U26" s="21"/>
       <c r="V26" s="22">
-        <f>SUM(M26:U26)</f>
+        <f t="shared" ref="V26:V31" si="7">SUM(M26:U26)</f>
         <v>0</v>
       </c>
       <c r="W26" s="25"/>
       <c r="X26" s="25">
         <v>1</v>
       </c>
       <c r="Y26" s="25"/>
       <c r="Z26" s="25"/>
       <c r="AA26" s="23">
-        <f>SUM(W26:Z26)</f>
+        <f t="shared" ref="AA26:AA31" si="8">SUM(W26:Z26)</f>
         <v>1</v>
       </c>
       <c r="AB26" s="14" t="str">
         <f t="shared" si="3"/>
         <v>Ntel Solutions, SIA</v>
       </c>
     </row>
     <row r="27" spans="1:29" x14ac:dyDescent="0.2">
       <c r="A27" s="13">
         <v>22</v>
       </c>
       <c r="B27" s="14" t="s">
         <v>74</v>
       </c>
       <c r="C27" s="15">
         <v>40203260932</v>
       </c>
       <c r="D27" s="24">
         <v>200</v>
       </c>
       <c r="E27" s="16"/>
       <c r="F27" s="47"/>
       <c r="G27" s="43"/>
       <c r="H27" s="25"/>
       <c r="I27" s="25"/>
       <c r="J27" s="25"/>
       <c r="K27" s="26"/>
       <c r="L27" s="24">
-        <f>SUM(H27:K27)</f>
+        <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="M27" s="17"/>
       <c r="N27" s="18"/>
       <c r="O27" s="19"/>
       <c r="P27" s="19"/>
       <c r="Q27" s="18"/>
       <c r="R27" s="19"/>
       <c r="S27" s="18"/>
       <c r="T27" s="20"/>
       <c r="U27" s="21"/>
       <c r="V27" s="22">
-        <f>SUM(M27:U27)</f>
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="W27" s="25"/>
       <c r="X27" s="25"/>
       <c r="Y27" s="25"/>
       <c r="Z27" s="25"/>
       <c r="AA27" s="23">
-        <f>SUM(W27:Z27)</f>
+        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="AB27" s="14" t="str">
         <f t="shared" si="3"/>
         <v>Pūces datorsistēmas, SIA</v>
       </c>
     </row>
     <row r="28" spans="1:29" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A28" s="13">
         <v>23</v>
       </c>
       <c r="B28" s="14" t="s">
         <v>47</v>
       </c>
       <c r="C28" s="15">
         <v>40003784190</v>
       </c>
       <c r="D28" s="24">
-        <v>3800</v>
+        <v>100</v>
       </c>
       <c r="E28" s="16"/>
       <c r="F28" s="47"/>
       <c r="G28" s="43"/>
-      <c r="H28" s="25">
-[...1 lines deleted...]
-      </c>
+      <c r="H28" s="25"/>
       <c r="I28" s="25"/>
-      <c r="J28" s="25">
-[...1 lines deleted...]
-      </c>
+      <c r="J28" s="25"/>
       <c r="K28" s="26"/>
       <c r="L28" s="24">
-        <f>SUM(H28:K28)</f>
-        <v>70</v>
+        <f t="shared" si="6"/>
+        <v>0</v>
       </c>
       <c r="M28" s="17"/>
       <c r="N28" s="18">
         <v>1</v>
       </c>
       <c r="O28" s="19"/>
       <c r="P28" s="19"/>
       <c r="Q28" s="18"/>
       <c r="R28" s="19"/>
       <c r="S28" s="18"/>
       <c r="T28" s="20"/>
       <c r="U28" s="21"/>
       <c r="V28" s="22">
-        <f>SUM(M28:U28)</f>
+        <f t="shared" si="7"/>
         <v>1</v>
       </c>
       <c r="W28" s="28">
         <v>1</v>
       </c>
       <c r="X28" s="28">
         <v>1</v>
       </c>
       <c r="Y28" s="28"/>
       <c r="Z28" s="28"/>
       <c r="AA28" s="23">
-        <f>SUM(W28:Z28)</f>
+        <f t="shared" si="8"/>
         <v>2</v>
       </c>
       <c r="AB28" s="14" t="str">
         <f t="shared" si="3"/>
         <v>Rigatta, SIA</v>
       </c>
     </row>
     <row r="29" spans="1:29" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A29" s="13">
         <v>24</v>
       </c>
       <c r="B29" s="14" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="C29" s="15">
-        <v>40203501062</v>
+        <v>40003667378</v>
       </c>
       <c r="D29" s="24">
         <v>100</v>
       </c>
       <c r="E29" s="16"/>
       <c r="F29" s="47"/>
       <c r="G29" s="43"/>
       <c r="H29" s="25"/>
       <c r="I29" s="25"/>
       <c r="J29" s="25"/>
       <c r="K29" s="26"/>
       <c r="L29" s="24">
-        <f>SUM(H29:K29)</f>
+        <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="M29" s="17"/>
       <c r="N29" s="18"/>
       <c r="O29" s="19"/>
       <c r="P29" s="19"/>
       <c r="Q29" s="18"/>
       <c r="R29" s="19"/>
       <c r="S29" s="18"/>
       <c r="T29" s="20"/>
       <c r="U29" s="21"/>
       <c r="V29" s="22">
-        <f>SUM(M29:U29)</f>
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="W29" s="28"/>
       <c r="X29" s="28"/>
       <c r="Y29" s="28"/>
       <c r="Z29" s="28"/>
       <c r="AA29" s="23">
-        <f>SUM(W29:Z29)</f>
+        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="AB29" s="14" t="str">
         <f t="shared" si="3"/>
-        <v>RXTX Baltija, SIA</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:29" x14ac:dyDescent="0.2">
+        <v>RINOVA, SIA</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A30" s="13">
         <v>25</v>
       </c>
       <c r="B30" s="14" t="s">
-        <v>61</v>
+        <v>75</v>
       </c>
       <c r="C30" s="15">
-        <v>40203006794</v>
-[...1 lines deleted...]
-      <c r="D30" s="24"/>
+        <v>40203501062</v>
+      </c>
+      <c r="D30" s="24">
+        <v>100</v>
+      </c>
       <c r="E30" s="16"/>
       <c r="F30" s="47"/>
       <c r="G30" s="43"/>
       <c r="H30" s="25"/>
       <c r="I30" s="25"/>
       <c r="J30" s="25"/>
-      <c r="K30" s="14"/>
+      <c r="K30" s="26"/>
       <c r="L30" s="24">
-        <f>SUM(H30:K30)</f>
+        <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="M30" s="17"/>
       <c r="N30" s="18"/>
       <c r="O30" s="19"/>
       <c r="P30" s="19"/>
-      <c r="Q30" s="18">
-[...1 lines deleted...]
-      </c>
+      <c r="Q30" s="18"/>
       <c r="R30" s="19"/>
       <c r="S30" s="18"/>
       <c r="T30" s="20"/>
       <c r="U30" s="21"/>
       <c r="V30" s="22">
-        <f>SUM(M30:U30)</f>
-[...5 lines deleted...]
-      <c r="Z30" s="25"/>
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="W30" s="28"/>
+      <c r="X30" s="28"/>
+      <c r="Y30" s="28"/>
+      <c r="Z30" s="28"/>
       <c r="AA30" s="23">
-        <f>SUM(W30:Z30)</f>
+        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="AB30" s="14" t="str">
         <f t="shared" si="3"/>
-        <v>SMS solutions, SIA</v>
+        <v>RXTX Baltija, SIA</v>
       </c>
     </row>
     <row r="31" spans="1:29" x14ac:dyDescent="0.2">
       <c r="A31" s="13">
         <v>26</v>
       </c>
       <c r="B31" s="14" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="C31" s="15">
-        <v>40103242606</v>
+        <v>40203006794</v>
       </c>
       <c r="D31" s="24"/>
-      <c r="E31" s="41"/>
+      <c r="E31" s="16"/>
       <c r="F31" s="47"/>
       <c r="G31" s="43"/>
-      <c r="H31" s="26"/>
-[...2 lines deleted...]
-      <c r="K31" s="26"/>
+      <c r="H31" s="25"/>
+      <c r="I31" s="25"/>
+      <c r="J31" s="25"/>
+      <c r="K31" s="14"/>
       <c r="L31" s="24">
-        <f t="shared" si="5"/>
-[...6 lines deleted...]
-      <c r="Q31" s="29">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="M31" s="17"/>
+      <c r="N31" s="18"/>
+      <c r="O31" s="19"/>
+      <c r="P31" s="19"/>
+      <c r="Q31" s="18">
         <v>1</v>
       </c>
-      <c r="R31" s="30"/>
-      <c r="S31" s="29"/>
+      <c r="R31" s="19"/>
+      <c r="S31" s="18"/>
       <c r="T31" s="20"/>
       <c r="U31" s="21"/>
       <c r="V31" s="22">
-        <f t="shared" si="1"/>
+        <f t="shared" si="7"/>
         <v>1</v>
       </c>
       <c r="W31" s="25"/>
       <c r="X31" s="25"/>
       <c r="Y31" s="25"/>
       <c r="Z31" s="25"/>
       <c r="AA31" s="23">
-        <f t="shared" si="2"/>
+        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="AB31" s="14" t="str">
         <f t="shared" si="3"/>
-        <v>T2R, SIA</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:29" ht="13.2" x14ac:dyDescent="0.25">
+        <v>SMS solutions, SIA</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29" x14ac:dyDescent="0.2">
       <c r="A32" s="13">
         <v>27</v>
       </c>
       <c r="B32" s="14" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="C32" s="15">
-        <v>40003272854</v>
-[...6 lines deleted...]
-      </c>
+        <v>40103242606</v>
+      </c>
+      <c r="D32" s="24"/>
+      <c r="E32" s="41"/>
       <c r="F32" s="47"/>
-      <c r="G32" s="43">
-[...8 lines deleted...]
-      </c>
+      <c r="G32" s="43"/>
+      <c r="H32" s="26"/>
+      <c r="I32" s="26"/>
+      <c r="J32" s="26"/>
       <c r="K32" s="26"/>
       <c r="L32" s="24">
-        <f>SUM(H32:K32)</f>
-        <v>321</v>
+        <f t="shared" si="5"/>
+        <v>0</v>
       </c>
       <c r="M32" s="21"/>
-      <c r="N32" s="18"/>
-      <c r="O32" s="19">
+      <c r="N32" s="29"/>
+      <c r="O32" s="30"/>
+      <c r="P32" s="30"/>
+      <c r="Q32" s="29">
         <v>1</v>
       </c>
-      <c r="P32" s="19"/>
-[...11 lines deleted...]
-      </c>
+      <c r="R32" s="30"/>
+      <c r="S32" s="29"/>
+      <c r="T32" s="20"/>
       <c r="U32" s="21"/>
       <c r="V32" s="22">
         <f t="shared" si="1"/>
-        <v>56</v>
-[...7 lines deleted...]
-      <c r="Y32" s="28">
         <v>1</v>
       </c>
-      <c r="Z32" s="28">
-[...1 lines deleted...]
-      </c>
+      <c r="W32" s="25"/>
+      <c r="X32" s="25"/>
+      <c r="Y32" s="25"/>
+      <c r="Z32" s="25"/>
       <c r="AA32" s="23">
         <f t="shared" si="2"/>
-        <v>109</v>
+        <v>0</v>
       </c>
       <c r="AB32" s="14" t="str">
         <f t="shared" si="3"/>
-        <v>Tele2, SIA</v>
+        <v>T2R, SIA</v>
       </c>
     </row>
     <row r="33" spans="1:28" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A33" s="13">
         <v>28</v>
       </c>
       <c r="B33" s="14" t="s">
-        <v>77</v>
+        <v>48</v>
       </c>
       <c r="C33" s="15">
-        <v>40003872116</v>
+        <v>40003272854</v>
       </c>
       <c r="D33" s="24">
-        <v>1200</v>
-[...1 lines deleted...]
-      <c r="E33" s="16"/>
+        <v>15900</v>
+      </c>
+      <c r="E33" s="27">
+        <v>2675000</v>
+      </c>
       <c r="F33" s="47"/>
-      <c r="G33" s="43"/>
+      <c r="G33" s="43">
+        <v>10000</v>
+      </c>
       <c r="H33" s="25">
-        <v>10</v>
+        <v>111</v>
       </c>
       <c r="I33" s="25"/>
-      <c r="J33" s="25"/>
+      <c r="J33" s="25">
+        <v>210</v>
+      </c>
       <c r="K33" s="26"/>
       <c r="L33" s="24">
-        <f t="shared" si="5"/>
-[...2 lines deleted...]
-      <c r="M33" s="17"/>
+        <f>SUM(H33:K33)</f>
+        <v>321</v>
+      </c>
+      <c r="M33" s="21"/>
       <c r="N33" s="18"/>
-      <c r="O33" s="18"/>
-[...4 lines deleted...]
-      <c r="T33" s="20"/>
+      <c r="O33" s="19">
+        <v>1</v>
+      </c>
+      <c r="P33" s="19"/>
+      <c r="Q33" s="18">
+        <v>6</v>
+      </c>
+      <c r="R33" s="19">
+        <v>45</v>
+      </c>
+      <c r="S33" s="18">
+        <v>2</v>
+      </c>
+      <c r="T33" s="20">
+        <v>2</v>
+      </c>
       <c r="U33" s="21"/>
       <c r="V33" s="22">
         <f t="shared" si="1"/>
-        <v>0</v>
-[...4 lines deleted...]
-      <c r="Z33" s="28"/>
+        <v>56</v>
+      </c>
+      <c r="W33" s="28">
+        <v>7</v>
+      </c>
+      <c r="X33" s="28">
+        <v>100</v>
+      </c>
+      <c r="Y33" s="28">
+        <v>1</v>
+      </c>
+      <c r="Z33" s="28">
+        <v>1</v>
+      </c>
       <c r="AA33" s="23">
         <f t="shared" si="2"/>
-        <v>0</v>
+        <v>109</v>
       </c>
       <c r="AB33" s="14" t="str">
         <f t="shared" si="3"/>
-        <v>TeleNetworks, SIA</v>
+        <v>Tele2, SIA</v>
       </c>
     </row>
     <row r="34" spans="1:28" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A34" s="13">
         <v>29</v>
       </c>
       <c r="B34" s="14" t="s">
-        <v>49</v>
+        <v>77</v>
       </c>
       <c r="C34" s="15">
-        <v>40003284868</v>
+        <v>40003872116</v>
       </c>
       <c r="D34" s="24">
-        <v>42700</v>
+        <v>1200</v>
       </c>
       <c r="E34" s="16"/>
       <c r="F34" s="47"/>
       <c r="G34" s="43"/>
       <c r="H34" s="25">
-        <v>124</v>
+        <v>10</v>
       </c>
       <c r="I34" s="25"/>
-      <c r="J34" s="25">
-[...1 lines deleted...]
-      </c>
+      <c r="J34" s="25"/>
       <c r="K34" s="26"/>
       <c r="L34" s="24">
         <f t="shared" si="5"/>
-        <v>134</v>
+        <v>10</v>
       </c>
       <c r="M34" s="17"/>
-      <c r="N34" s="18">
-[...1 lines deleted...]
-      </c>
+      <c r="N34" s="18"/>
       <c r="O34" s="18"/>
-      <c r="P34" s="19"/>
+      <c r="P34" s="18"/>
       <c r="Q34" s="18"/>
       <c r="R34" s="19"/>
       <c r="S34" s="18"/>
-      <c r="T34" s="20">
-[...1 lines deleted...]
-      </c>
+      <c r="T34" s="20"/>
       <c r="U34" s="21"/>
       <c r="V34" s="22">
         <f t="shared" si="1"/>
-        <v>9</v>
-[...6 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="W34" s="28"/>
+      <c r="X34" s="28"/>
       <c r="Y34" s="28"/>
       <c r="Z34" s="28"/>
       <c r="AA34" s="23">
         <f t="shared" si="2"/>
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="AB34" s="14" t="str">
         <f t="shared" si="3"/>
-        <v>Telegrupa Baltijā, SIA</v>
+        <v>TeleNetworks, SIA</v>
       </c>
     </row>
     <row r="35" spans="1:28" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A35" s="13">
         <v>30</v>
       </c>
       <c r="B35" s="14" t="s">
-        <v>55</v>
+        <v>49</v>
       </c>
       <c r="C35" s="15">
-        <v>40003615639</v>
+        <v>40003284868</v>
       </c>
       <c r="D35" s="24">
-        <v>5900</v>
+        <v>42900</v>
       </c>
       <c r="E35" s="16"/>
       <c r="F35" s="47"/>
       <c r="G35" s="43"/>
       <c r="H35" s="25">
-        <v>9</v>
+        <v>124</v>
       </c>
       <c r="I35" s="25"/>
       <c r="J35" s="25">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="K35" s="26"/>
       <c r="L35" s="24">
         <f t="shared" si="5"/>
-        <v>11</v>
+        <v>134</v>
       </c>
       <c r="M35" s="17"/>
-      <c r="N35" s="18"/>
-      <c r="O35" s="19"/>
+      <c r="N35" s="18">
+        <v>1</v>
+      </c>
+      <c r="O35" s="18"/>
       <c r="P35" s="19"/>
       <c r="Q35" s="18"/>
       <c r="R35" s="19"/>
       <c r="S35" s="18"/>
-      <c r="T35" s="20"/>
+      <c r="T35" s="20">
+        <v>8</v>
+      </c>
       <c r="U35" s="21"/>
       <c r="V35" s="22">
         <f t="shared" si="1"/>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="W35" s="28"/>
+        <v>9</v>
+      </c>
+      <c r="W35" s="28">
+        <v>2</v>
+      </c>
       <c r="X35" s="28">
         <v>1</v>
       </c>
       <c r="Y35" s="28"/>
       <c r="Z35" s="28"/>
       <c r="AA35" s="23">
         <f t="shared" si="2"/>
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="AB35" s="14" t="str">
         <f t="shared" si="3"/>
-        <v>TELENET, SIA</v>
+        <v>Telegrupa Baltijā, SIA</v>
       </c>
     </row>
     <row r="36" spans="1:28" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A36" s="13">
         <v>31</v>
       </c>
       <c r="B36" s="14" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="C36" s="15">
-        <v>40103143723</v>
+        <v>40003615639</v>
       </c>
       <c r="D36" s="24">
-        <v>1000</v>
+        <v>5900</v>
       </c>
       <c r="E36" s="16"/>
       <c r="F36" s="47"/>
       <c r="G36" s="43"/>
       <c r="H36" s="25">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="I36" s="25"/>
-      <c r="J36" s="25"/>
+      <c r="J36" s="25">
+        <v>2</v>
+      </c>
       <c r="K36" s="26"/>
       <c r="L36" s="24">
         <f t="shared" si="5"/>
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="M36" s="17"/>
       <c r="N36" s="18"/>
       <c r="O36" s="19"/>
       <c r="P36" s="19"/>
-      <c r="Q36" s="18">
-[...1 lines deleted...]
-      </c>
+      <c r="Q36" s="18"/>
       <c r="R36" s="19"/>
       <c r="S36" s="18"/>
       <c r="T36" s="20"/>
       <c r="U36" s="21"/>
       <c r="V36" s="22">
         <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="W36" s="28"/>
+      <c r="X36" s="28">
         <v>1</v>
       </c>
-      <c r="W36" s="28"/>
-      <c r="X36" s="28"/>
       <c r="Y36" s="28"/>
       <c r="Z36" s="28"/>
       <c r="AA36" s="23">
         <f t="shared" si="2"/>
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AB36" s="14" t="str">
         <f t="shared" si="3"/>
-        <v>TelTel, SIA</v>
+        <v>TELENET, SIA</v>
       </c>
     </row>
     <row r="37" spans="1:28" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A37" s="13">
         <v>32</v>
       </c>
       <c r="B37" s="14" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C37" s="15">
-        <v>40003052786</v>
+        <v>40103143723</v>
       </c>
       <c r="D37" s="24">
-        <v>1027700</v>
+        <v>1000</v>
       </c>
       <c r="E37" s="16"/>
       <c r="F37" s="47"/>
       <c r="G37" s="43"/>
       <c r="H37" s="25">
-        <v>1792</v>
+        <v>10</v>
       </c>
       <c r="I37" s="25"/>
-      <c r="J37" s="25">
-[...4 lines deleted...]
-      </c>
+      <c r="J37" s="25"/>
+      <c r="K37" s="26"/>
       <c r="L37" s="24">
         <f t="shared" si="5"/>
-        <v>4042</v>
+        <v>10</v>
       </c>
       <c r="M37" s="17"/>
       <c r="N37" s="18"/>
-      <c r="O37" s="19">
+      <c r="O37" s="19"/>
+      <c r="P37" s="19"/>
+      <c r="Q37" s="18">
         <v>1</v>
       </c>
-      <c r="P37" s="19">
-[...5 lines deleted...]
-      <c r="R37" s="40"/>
+      <c r="R37" s="19"/>
       <c r="S37" s="18"/>
-      <c r="T37" s="20">
-[...4 lines deleted...]
-      </c>
+      <c r="T37" s="20"/>
+      <c r="U37" s="21"/>
       <c r="V37" s="22">
         <f t="shared" si="1"/>
-        <v>14</v>
-[...6 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="W37" s="28"/>
+      <c r="X37" s="28"/>
       <c r="Y37" s="28"/>
       <c r="Z37" s="28"/>
       <c r="AA37" s="23">
         <f t="shared" si="2"/>
-        <v>35</v>
+        <v>0</v>
       </c>
       <c r="AB37" s="14" t="str">
         <f t="shared" si="3"/>
-        <v>Tet, SIA</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:28" x14ac:dyDescent="0.2">
+        <v>TelTel, SIA</v>
+      </c>
+    </row>
+    <row r="38" spans="1:28" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A38" s="13">
         <v>33</v>
       </c>
       <c r="B38" s="14" t="s">
-        <v>66</v>
+        <v>56</v>
       </c>
       <c r="C38" s="15">
-        <v>40203418528</v>
+        <v>40003052786</v>
       </c>
       <c r="D38" s="24">
-        <v>1000</v>
+        <v>1024100</v>
       </c>
       <c r="E38" s="16"/>
       <c r="F38" s="47"/>
       <c r="G38" s="43"/>
-      <c r="H38" s="25"/>
+      <c r="H38" s="25">
+        <v>1792</v>
+      </c>
       <c r="I38" s="25"/>
-      <c r="J38" s="25"/>
-      <c r="K38" s="26"/>
+      <c r="J38" s="25">
+        <v>1720</v>
+      </c>
+      <c r="K38" s="26">
+        <v>530</v>
+      </c>
       <c r="L38" s="24">
-        <f>SUM(H38:K38)</f>
-        <v>0</v>
+        <f t="shared" si="5"/>
+        <v>4042</v>
       </c>
       <c r="M38" s="17"/>
       <c r="N38" s="18"/>
-      <c r="O38" s="19"/>
-[...2 lines deleted...]
-      <c r="R38" s="19"/>
+      <c r="O38" s="19">
+        <v>1</v>
+      </c>
+      <c r="P38" s="19">
+        <v>2</v>
+      </c>
+      <c r="Q38" s="18">
+        <v>3</v>
+      </c>
+      <c r="R38" s="40"/>
       <c r="S38" s="18"/>
-      <c r="T38" s="20"/>
-      <c r="U38" s="21"/>
+      <c r="T38" s="20">
+        <v>6</v>
+      </c>
+      <c r="U38" s="21">
+        <v>2</v>
+      </c>
       <c r="V38" s="22">
         <f t="shared" si="1"/>
-        <v>0</v>
-[...4 lines deleted...]
-      <c r="Z38" s="25"/>
+        <v>14</v>
+      </c>
+      <c r="W38" s="28">
+        <v>4</v>
+      </c>
+      <c r="X38" s="28">
+        <v>31</v>
+      </c>
+      <c r="Y38" s="28"/>
+      <c r="Z38" s="28"/>
       <c r="AA38" s="23">
-        <f>SUM(W38:Z38)</f>
-        <v>0</v>
+        <f t="shared" si="2"/>
+        <v>35</v>
       </c>
       <c r="AB38" s="14" t="str">
         <f t="shared" si="3"/>
-        <v>The One, SIA</v>
+        <v>Tet, SIA</v>
       </c>
     </row>
     <row r="39" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A39" s="13">
         <v>34</v>
       </c>
       <c r="B39" s="14" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>40103241776</v>
+        <v>66</v>
+      </c>
+      <c r="C39" s="15">
+        <v>40203418528</v>
       </c>
       <c r="D39" s="24">
-        <v>7500</v>
-[...1 lines deleted...]
-      <c r="E39" s="50"/>
+        <v>1000</v>
+      </c>
+      <c r="E39" s="16"/>
       <c r="F39" s="47"/>
       <c r="G39" s="43"/>
       <c r="H39" s="25"/>
       <c r="I39" s="25"/>
       <c r="J39" s="25"/>
       <c r="K39" s="26"/>
       <c r="L39" s="24">
         <f>SUM(H39:K39)</f>
         <v>0</v>
       </c>
       <c r="M39" s="17"/>
       <c r="N39" s="18"/>
       <c r="O39" s="19"/>
       <c r="P39" s="19"/>
       <c r="Q39" s="18"/>
       <c r="R39" s="19"/>
       <c r="S39" s="18"/>
       <c r="T39" s="20"/>
       <c r="U39" s="21"/>
       <c r="V39" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="W39" s="25"/>
       <c r="X39" s="25"/>
       <c r="Y39" s="25"/>
       <c r="Z39" s="25"/>
       <c r="AA39" s="23">
         <f>SUM(W39:Z39)</f>
         <v>0</v>
       </c>
       <c r="AB39" s="14" t="str">
         <f t="shared" si="3"/>
-        <v>Tivi, SIA</v>
+        <v>The One, SIA</v>
       </c>
     </row>
     <row r="40" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A40" s="13">
         <v>35</v>
       </c>
       <c r="B40" s="14" t="s">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="C40" s="21">
-        <v>557454</v>
+        <v>40103241776</v>
       </c>
       <c r="D40" s="24">
-        <v>200</v>
+        <v>7800</v>
       </c>
       <c r="E40" s="50"/>
       <c r="F40" s="47"/>
       <c r="G40" s="43"/>
-      <c r="H40" s="25">
-[...1 lines deleted...]
-      </c>
+      <c r="H40" s="25"/>
       <c r="I40" s="25"/>
       <c r="J40" s="25"/>
       <c r="K40" s="26"/>
       <c r="L40" s="24">
         <f>SUM(H40:K40)</f>
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="M40" s="17"/>
       <c r="N40" s="18"/>
       <c r="O40" s="19"/>
       <c r="P40" s="19"/>
       <c r="Q40" s="18"/>
       <c r="R40" s="19"/>
       <c r="S40" s="18"/>
       <c r="T40" s="20"/>
       <c r="U40" s="21"/>
       <c r="V40" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="W40" s="25"/>
       <c r="X40" s="25"/>
       <c r="Y40" s="25"/>
       <c r="Z40" s="25"/>
       <c r="AA40" s="23">
         <f>SUM(W40:Z40)</f>
         <v>0</v>
       </c>
       <c r="AB40" s="14" t="str">
         <f t="shared" si="3"/>
-        <v>Twilio Ireland Limited, ĀK</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:28" ht="13.2" x14ac:dyDescent="0.25">
+        <v>Tivi, SIA</v>
+      </c>
+    </row>
+    <row r="41" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A41" s="13">
         <v>36</v>
       </c>
       <c r="B41" s="14" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="C41" s="21">
-        <v>50103946771</v>
+        <v>557454</v>
       </c>
       <c r="D41" s="24">
-        <v>400</v>
-[...3 lines deleted...]
-      </c>
+        <v>200</v>
+      </c>
+      <c r="E41" s="50"/>
       <c r="F41" s="47"/>
       <c r="G41" s="43"/>
-      <c r="H41" s="25"/>
+      <c r="H41" s="25">
+        <v>30</v>
+      </c>
       <c r="I41" s="25"/>
       <c r="J41" s="25"/>
       <c r="K41" s="26"/>
       <c r="L41" s="24">
-        <f t="shared" si="5"/>
-        <v>0</v>
+        <f>SUM(H41:K41)</f>
+        <v>30</v>
       </c>
       <c r="M41" s="17"/>
       <c r="N41" s="18"/>
       <c r="O41" s="19"/>
       <c r="P41" s="19"/>
       <c r="Q41" s="18"/>
       <c r="R41" s="19"/>
       <c r="S41" s="18"/>
       <c r="T41" s="20"/>
       <c r="U41" s="21"/>
       <c r="V41" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="W41" s="25">
-[...1 lines deleted...]
-      </c>
+      <c r="W41" s="25"/>
       <c r="X41" s="25"/>
-      <c r="Y41" s="28">
-[...4 lines deleted...]
-      </c>
+      <c r="Y41" s="25"/>
+      <c r="Z41" s="25"/>
       <c r="AA41" s="23">
         <f>SUM(W41:Z41)</f>
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="AB41" s="14" t="str">
         <f t="shared" si="3"/>
-        <v>VENTAmobile, SIA</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:28" x14ac:dyDescent="0.2">
+        <v>Twilio Ireland Limited, ĀK</v>
+      </c>
+    </row>
+    <row r="42" spans="1:28" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A42" s="13">
         <v>37</v>
       </c>
       <c r="B42" s="14" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="C42" s="21">
-        <v>40003945513</v>
+        <v>50103946771</v>
       </c>
       <c r="D42" s="24">
-        <v>11200</v>
-[...1 lines deleted...]
-      <c r="E42" s="27"/>
+        <v>400</v>
+      </c>
+      <c r="E42" s="27">
+        <v>40000</v>
+      </c>
       <c r="F42" s="47"/>
       <c r="G42" s="43"/>
       <c r="H42" s="25"/>
       <c r="I42" s="25"/>
       <c r="J42" s="25"/>
       <c r="K42" s="26"/>
       <c r="L42" s="24">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="M42" s="17"/>
       <c r="N42" s="18"/>
       <c r="O42" s="19"/>
       <c r="P42" s="19"/>
       <c r="Q42" s="18"/>
       <c r="R42" s="19"/>
       <c r="S42" s="18"/>
       <c r="T42" s="20"/>
       <c r="U42" s="21"/>
       <c r="V42" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="W42" s="25"/>
+      <c r="W42" s="25">
+        <v>5</v>
+      </c>
       <c r="X42" s="25"/>
-      <c r="Y42" s="25"/>
-      <c r="Z42" s="25"/>
+      <c r="Y42" s="28">
+        <v>1</v>
+      </c>
+      <c r="Z42" s="28">
+        <v>1</v>
+      </c>
       <c r="AA42" s="23">
-        <f t="shared" si="2"/>
-        <v>0</v>
+        <f>SUM(W42:Z42)</f>
+        <v>7</v>
       </c>
       <c r="AB42" s="14" t="str">
         <f t="shared" si="3"/>
-        <v>Voxbone SA Latvijas filiāle, ĀKF</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:28" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
+        <v>VENTAmobile, SIA</v>
+      </c>
+    </row>
+    <row r="43" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A43" s="13">
         <v>38</v>
       </c>
       <c r="B43" s="14" t="s">
-        <v>76</v>
+        <v>51</v>
       </c>
       <c r="C43" s="21">
-        <v>40103181903</v>
-[...6 lines deleted...]
-      <c r="G43" s="44"/>
+        <v>40003945513</v>
+      </c>
+      <c r="D43" s="24">
+        <v>11200</v>
+      </c>
+      <c r="E43" s="27"/>
+      <c r="F43" s="47"/>
+      <c r="G43" s="43"/>
       <c r="H43" s="25"/>
       <c r="I43" s="25"/>
       <c r="J43" s="25"/>
       <c r="K43" s="26"/>
       <c r="L43" s="24">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="M43" s="17"/>
       <c r="N43" s="18"/>
       <c r="O43" s="19"/>
       <c r="P43" s="19"/>
       <c r="Q43" s="18"/>
       <c r="R43" s="19"/>
       <c r="S43" s="18"/>
       <c r="T43" s="20"/>
       <c r="U43" s="21"/>
       <c r="V43" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="W43" s="28">
-[...8 lines deleted...]
-      <c r="Z43" s="28"/>
+      <c r="W43" s="25"/>
+      <c r="X43" s="25"/>
+      <c r="Y43" s="25"/>
+      <c r="Z43" s="25"/>
       <c r="AA43" s="23">
         <f t="shared" si="2"/>
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="AB43" s="14" t="str">
         <f t="shared" si="3"/>
+        <v>Voxbone SA Latvijas filiāle, ĀKF</v>
+      </c>
+    </row>
+    <row r="44" spans="1:28" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="13">
+        <v>39</v>
+      </c>
+      <c r="B44" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="C44" s="21">
+        <v>40103181903</v>
+      </c>
+      <c r="D44" s="24"/>
+      <c r="E44" s="27">
+        <v>1100000</v>
+      </c>
+      <c r="F44" s="48"/>
+      <c r="G44" s="44"/>
+      <c r="H44" s="25"/>
+      <c r="I44" s="25"/>
+      <c r="J44" s="25"/>
+      <c r="K44" s="26"/>
+      <c r="L44" s="24">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="M44" s="17"/>
+      <c r="N44" s="18"/>
+      <c r="O44" s="19"/>
+      <c r="P44" s="19"/>
+      <c r="Q44" s="18"/>
+      <c r="R44" s="19"/>
+      <c r="S44" s="18"/>
+      <c r="T44" s="20"/>
+      <c r="U44" s="21"/>
+      <c r="V44" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="W44" s="28">
+        <v>2</v>
+      </c>
+      <c r="X44" s="28">
+        <v>2</v>
+      </c>
+      <c r="Y44" s="28">
+        <v>1</v>
+      </c>
+      <c r="Z44" s="28"/>
+      <c r="AA44" s="23">
+        <f t="shared" si="2"/>
+        <v>5</v>
+      </c>
+      <c r="AB44" s="14" t="str">
+        <f t="shared" si="3"/>
         <v>XOmobile, SIA</v>
       </c>
     </row>
-    <row r="44" spans="1:28" ht="12.6" thickBot="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B44" s="33" t="s">
+    <row r="45" spans="1:28" ht="12.6" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="32"/>
+      <c r="B45" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="C44" s="34"/>
-[...5 lines deleted...]
-        <f t="shared" si="6"/>
+      <c r="C45" s="34"/>
+      <c r="D45" s="35">
+        <f t="shared" ref="D45:AA45" si="9">SUM(D6:D44)</f>
+        <v>1775600</v>
+      </c>
+      <c r="E45" s="35">
+        <f t="shared" si="9"/>
         <v>7890000</v>
       </c>
-      <c r="F44" s="35">
-[...4 lines deleted...]
-        <f t="shared" si="6"/>
+      <c r="F45" s="35">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="G45" s="35">
+        <f t="shared" si="9"/>
         <v>410000</v>
       </c>
-      <c r="H44" s="35">
-[...12 lines deleted...]
-        <f t="shared" si="6"/>
+      <c r="H45" s="35">
+        <f t="shared" si="9"/>
+        <v>3238</v>
+      </c>
+      <c r="I45" s="35">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="J45" s="35">
+        <f t="shared" si="9"/>
+        <v>2399</v>
+      </c>
+      <c r="K45" s="35">
+        <f t="shared" si="9"/>
         <v>2367</v>
       </c>
-      <c r="L44" s="35">
-[...4 lines deleted...]
-        <f t="shared" si="6"/>
+      <c r="L45" s="35">
+        <f t="shared" si="9"/>
+        <v>8004</v>
+      </c>
+      <c r="M45" s="42">
+        <f t="shared" si="9"/>
         <v>1</v>
       </c>
-      <c r="N44" s="35">
-        <f t="shared" si="6"/>
+      <c r="N45" s="35">
+        <f t="shared" si="9"/>
         <v>3</v>
       </c>
-      <c r="O44" s="35">
-        <f t="shared" si="6"/>
+      <c r="O45" s="35">
+        <f t="shared" si="9"/>
         <v>2</v>
       </c>
-      <c r="P44" s="35">
-        <f t="shared" si="6"/>
+      <c r="P45" s="35">
+        <f t="shared" si="9"/>
         <v>2</v>
       </c>
-      <c r="Q44" s="35">
-        <f t="shared" si="6"/>
+      <c r="Q45" s="35">
+        <f t="shared" si="9"/>
         <v>27</v>
       </c>
-      <c r="R44" s="35">
-        <f t="shared" si="6"/>
+      <c r="R45" s="35">
+        <f t="shared" si="9"/>
         <v>167</v>
       </c>
-      <c r="S44" s="35">
-        <f t="shared" si="6"/>
+      <c r="S45" s="35">
+        <f t="shared" si="9"/>
         <v>8</v>
       </c>
-      <c r="T44" s="35">
-[...4 lines deleted...]
-        <f t="shared" si="6"/>
+      <c r="T45" s="35">
+        <f t="shared" si="9"/>
+        <v>57</v>
+      </c>
+      <c r="U45" s="35">
+        <f t="shared" si="9"/>
         <v>4</v>
       </c>
-      <c r="V44" s="35">
-[...4 lines deleted...]
-        <f t="shared" si="6"/>
+      <c r="V45" s="35">
+        <f t="shared" si="9"/>
+        <v>271</v>
+      </c>
+      <c r="W45" s="35">
+        <f t="shared" si="9"/>
         <v>33</v>
       </c>
-      <c r="X44" s="35">
-        <f t="shared" si="6"/>
+      <c r="X45" s="35">
+        <f t="shared" si="9"/>
         <v>271</v>
       </c>
-      <c r="Y44" s="35">
-        <f t="shared" si="6"/>
+      <c r="Y45" s="35">
+        <f t="shared" si="9"/>
         <v>7</v>
       </c>
-      <c r="Z44" s="35">
-        <f t="shared" si="6"/>
+      <c r="Z45" s="35">
+        <f t="shared" si="9"/>
         <v>3</v>
       </c>
-      <c r="AA44" s="35">
-        <f t="shared" si="6"/>
+      <c r="AA45" s="35">
+        <f t="shared" si="9"/>
         <v>314</v>
       </c>
     </row>
-    <row r="47" spans="1:28" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="C57" s="3"/>
+    <row r="48" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="E48" s="51"/>
     </row>
     <row r="58" spans="3:3" x14ac:dyDescent="0.2">
       <c r="C58" s="3"/>
     </row>
     <row r="59" spans="3:3" x14ac:dyDescent="0.2">
       <c r="C59" s="3"/>
     </row>
     <row r="60" spans="3:3" x14ac:dyDescent="0.2">
       <c r="C60" s="3"/>
     </row>
     <row r="61" spans="3:3" x14ac:dyDescent="0.2">
       <c r="C61" s="3"/>
     </row>
     <row r="62" spans="3:3" x14ac:dyDescent="0.2">
       <c r="C62" s="3"/>
     </row>
-    <row r="734" spans="13:27" x14ac:dyDescent="0.2">
-[...14 lines deleted...]
-      <c r="AA734" s="3"/>
+    <row r="63" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C63" s="3"/>
+    </row>
+    <row r="735" spans="13:27" x14ac:dyDescent="0.2">
+      <c r="M735" s="3"/>
+      <c r="N735" s="3"/>
+      <c r="O735" s="3"/>
+      <c r="P735" s="3"/>
+      <c r="Q735" s="3"/>
+      <c r="R735" s="3"/>
+      <c r="S735" s="3"/>
+      <c r="T735" s="3"/>
+      <c r="U735" s="3"/>
+      <c r="V735" s="3"/>
+      <c r="W735" s="3"/>
+      <c r="X735" s="3"/>
+      <c r="Y735" s="3"/>
+      <c r="Z735" s="3"/>
+      <c r="AA735" s="3"/>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B26:AA30">
-    <sortCondition ref="B26:B30"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B28:B29">
+    <sortCondition ref="B28:B29"/>
   </sortState>
   <mergeCells count="22">
-    <mergeCell ref="V4:V5"/>
-[...4 lines deleted...]
-    <mergeCell ref="H3:L3"/>
     <mergeCell ref="A2:A5"/>
     <mergeCell ref="AB2:AB5"/>
     <mergeCell ref="D2:L2"/>
     <mergeCell ref="B2:B5"/>
     <mergeCell ref="C2:C5"/>
     <mergeCell ref="P4:T4"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="L4:L5"/>
     <mergeCell ref="M2:V3"/>
     <mergeCell ref="W4:W5"/>
     <mergeCell ref="Y4:Y5"/>
     <mergeCell ref="W2:AA3"/>
     <mergeCell ref="M4:N4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="G4:G5"/>
+    <mergeCell ref="V4:V5"/>
+    <mergeCell ref="AA4:AA5"/>
+    <mergeCell ref="Z4:Z5"/>
+    <mergeCell ref="X4:X5"/>
+    <mergeCell ref="E3:E4"/>
+    <mergeCell ref="H3:L3"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0" right="0" top="7.874015748031496E-2" bottom="0.15748031496062992" header="0" footer="0.15748031496062992"/>
   <pageSetup paperSize="8" scale="72" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <ignoredErrors>
-    <ignoredError sqref="L44 L8 L19 L32" formulaRange="1"/>
+    <ignoredError sqref="L45 L8 L19 L33" formulaRange="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>numuri</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>sprk</Company>