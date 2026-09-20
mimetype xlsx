--- v0 (2026-08-05)
+++ v1 (2026-09-20)
@@ -1,54 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://sprk-my.sharepoint.com/personal/dace_sprk_gov_lv/Documents/Desktop/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://sprk-my.sharepoint.com/personal/dace_sprk_gov_lv/Documents/Desktop/katru_menesi_KEM_2026/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="2" documentId="8_{90978014-CCFE-455B-8AE9-AAD9C94F969E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{F4BBC304-45CC-4879-AB01-E2FFF8D9E87B}"/>
+  <xr:revisionPtr revIDLastSave="3" documentId="8_{90978014-CCFE-455B-8AE9-AAD9C94F969E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{472B7AA0-12CF-4223-B5BB-176A1978D39C}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{C6F4A27B-52E4-4B3F-B21D-145A6E8EAE73}"/>
   </bookViews>
   <sheets>
     <sheet name="ATKRITUMI_augusts" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
@@ -202,51 +203,51 @@
   <si>
     <t>SIA  "ZAAO" aprites ekonomikas centrs (AEC) "Kaudzītes"</t>
   </si>
   <si>
     <t>SIA "ZAAO" aprites ekonomikas centrs (AEC) "Daibe"</t>
   </si>
   <si>
     <t>SIA "Jelgavas komunālie pakalpojumi" </t>
   </si>
   <si>
     <t>SIA "Getliņi EKO" </t>
   </si>
   <si>
     <t>SIA "Atkritumu apsaimniekošanas sabiedrība "PIEJŪRA""</t>
   </si>
   <si>
     <t>Sadzīves atkritumu poligons Janvāri, tostarp pārējie  infrastruktūras objekti, kas atiecas uz regulējamā pakalpojuma sniegšanu: atkritumu pārkraušanas stacija Rojā, atkritumu pārkraušanas un šķirošanas stacijas Jūrmalā un Tukumā</t>
   </si>
   <si>
     <t>PSIA "Ventspils labiekārtošanas kombināts"</t>
   </si>
   <si>
     <t>SIA "Liepājas RAS" </t>
   </si>
   <si>
-    <t>2026.gada 1.augustā spēkā esošie tarifi ar DRN*, EUR/t</t>
+    <t>2026.gada 1.septembrī spēkā esošie tarifi ar DRN*, EUR/t</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -454,51 +455,55 @@
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Hipersaite" xfId="2" builtinId="8"/>
     <cellStyle name="Komats" xfId="1" builtinId="3"/>
     <cellStyle name="Parasts" xfId="0" builtinId="0"/>
     <cellStyle name="Parasts 2" xfId="3" xr:uid="{1F8C72AF-3C95-455C-85E1-987570ADD620}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+</file>
+
+<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
+<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office dizains">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -781,51 +786,51 @@
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/227103-sadzives-atkritumu-apglabasanas-pakalpojuma-tarifa-aprekinasanas-metodika" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/353159-neskirotu-sadzives-atkritumu-apstrades-tarifa-un-sadzives-atkritumu-apglabasanas-tarifa-aprekinasanas-metodika" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D6280522-1A00-467E-A5D7-4C0C6CC3987F}">
   <dimension ref="A1:G15"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="B1" workbookViewId="0">
-      <selection activeCell="I6" sqref="I6"/>
+      <selection activeCell="B1" sqref="B1:B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="7.44140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="50.5546875" style="2" customWidth="1"/>
     <col min="3" max="5" width="41.88671875" style="1" customWidth="1"/>
     <col min="6" max="6" width="22.5546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="19.88671875" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="16" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="16" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="16" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="16" t="s">
         <v>3</v>
       </c>